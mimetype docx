--- v0 (2026-07-09)
+++ v1 (2026-10-19)
@@ -1,9183 +1,22378 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/png" Extension="png"/>
-[...18 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
-[...1 lines deleted...]
-        <w:spacing w:after="200" w:before="800"/>
+    <w:p w14:paraId="309BF754" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="800" w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t xml:space="preserve">ARSITEKTUR PENDIDIKAN KEDOKTERAN HAJI</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>ARSITEKTUR PENDIDIKAN KEDOKTERAN HAJI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6C2CDA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peta Ekosistem 21 Buku Lintas Jalur — Magister, Fellowship, Joint Degree, dan Manasik Kesehatan Haji</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Peta Ekosistem 21 Buku Lintas Jalur — Magister, Fellowship, Joint Degree, dan Manasik Kesehatan Haji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53019125" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fakultas Kedokteran UIN · Dokumen Perencanaan Kurikulum (Edisi Revisi 2 — Pasca-Audit Substansi)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="80" w:before="1600"/>
+        <w:t>Fakultas Kedokteran UIN · Dokumen Perencanaan Kurikulum (Edisi Revisi 2 — Pasca-Audit Substansi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2A0C22" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1600" w:after="80"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Disusun oleh:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E20706F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="400"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dr.dr. H. Budi Siswanto, Sp.OG., Subsp.Obginsos., SH., S.Kom.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="40" w:before="800"/>
+        <w:t>Dr.dr. H. Budi Siswanto, Sp.OG., Subsp.Obginsos., SH., S.Kom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D86245F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="800" w:after="40"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perpustakaan Digital ABBA</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Perpustakaan Digital ABBA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2E2662" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Jl Kerinci Raya No 9 Malang 65138</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B833739" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="800"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Malang, Juli 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EA5356" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1F8BC49D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...7 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc234696058"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daftar Isi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Daftar Isi"/>
+        <w:id w:val="-800155747"/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p>
+        <w:p w14:paraId="5002819E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
           <w:r>
-            <w:fldChar w:fldCharType="begin" w:dirty="true"/>
-            <w:instrText xml:space="preserve">TOC \h \o "1-3"</w:instrText>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText>TOC \h \o "1-3"</w:instrText>
+          </w:r>
+          <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
+          <w:hyperlink w:anchor="_Toc234696058" w:history="1">
+            <w:r w:rsidR="00CC3820" w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Daftar Isi</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3820">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00CC3820">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00CC3820">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696058 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00CC3820">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00CC3820">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00CC3820">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3820">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
         </w:p>
-        <w:p>
+        <w:p w14:paraId="0B33684A" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696059" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1 — Latar Belakang dan Peta Ekosistem Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696059 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4E3482D9" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696060" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.1 Tiga Lapisan Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696060 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4F8C9FDD" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696061" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.2 Lima Jalur Pendidikan yang Dibutuhkan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696061 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="60DDC3BD" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696062" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1.3 Prinsip Modularitas: Mengapa Tidak Semua Buku Ditulis dari Nol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696062 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="36AB1D6D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696063" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2 — Tabel Master 21 Buku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696063 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5D94AA6C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696064" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3 — Jalur A: Magister Kedokteran Haji (Reguler)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696064 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2B5AEA8B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696065" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>A1 Kedokteran Haji: Prinsip, Sistem, dan Riset (Buku Utama Magister Reguler)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696065 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="59E4B342" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696066" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Pendahuluan: Kedokteran Haji sebagai Disiplin Multidisipliner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696066 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="35BDBFDF" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696067" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Sejarah, Skala, dan Ekosistem Penyelenggaraan Haji Modern</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696067 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4B76A022" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696068" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Konsep Istithaah Kesehatan Haji: Dasar Hukum dan Kebijakan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696068 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="20EA1531" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696069" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Fisiologi Manusia dalam Lingkungan Ekstrem (Panas, Kepadatan, Kelelahan Fisik)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696069 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4F3BAE4D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696070" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Epidemiologi Penyakit dan Kematian Jemaah Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696070 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3F9A8DF9" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696071" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Manajemen Komorbiditas Kronik pada Populasi Lanjut Usia Berisiko Tinggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696071 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="274566AB" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696072" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Kedaruratan Medis Massal dan Manajemen Bencana pada Kerumunan Besar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696072 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2C808677" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696073" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8. Sistem Kesehatan Haji: Kemenhaj, Kemenkes, dan Regulasi Arab Saudi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696073 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="59B33CA0" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696074" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 9. Kesehatan Masyarakat dan Promosi Kesehatan pada Skala Populasi Jemaah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696074 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4C29A535" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696075" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 10. Metodologi Riset Kuantitatif dan Kualitatif dalam Konteks Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696075 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="74B3CF59" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696076" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 11. Etika Penelitian dan Kebijakan Kesehatan Lintas Negara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696076 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31267528" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696077" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 12. Penyusunan Proposal dan Tesis Kedokteran Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696077 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2B6941B2" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696078" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>A2 Epidemiologi dan Biostatistik Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696078 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="000A0C0E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696079" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Pengantar Epidemiologi Populasi Jemaah Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696079 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1C7D2604" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696080" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Desain Studi: Kohort, Kasus-Kontrol, dan Cross-Sectional pada Populasi Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696080 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="08283263" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696081" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Sumber dan Kualitas Data Kesehatan Haji (SISKOHAT, rekam medis TKHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696081 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0921B34B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696082" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Transformasi Digital Kesehatan Haji: Interoperabilitas SISKOHAT dan Rekam Medis Elektronik Lintas Negara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696082 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6CE807FB" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696083" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Ukuran Morbiditas dan Mortalitas Jemaah: Tren 5–10 Tahun Terakhir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696083 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1C8709D1" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696084" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Biostatistik Terapan: Uji Hipotesis dan Regresi pada Data Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696084 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0390647B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696085" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Surveilans Penyakit Menular dan Potensi Kejadian Luar Biasa (KLB) saat Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696085 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="556B7615" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696086" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8. Pemodelan Risiko dan Prediksi Kejadian Kesehatan Massal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696086 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="169DF4B3" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696087" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 9. Studi Kasus: Evaluasi Angka Kematian Jemaah dan Faktor Determinan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696087 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="44C12E2D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696088" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 10. Pelaporan dan Diseminasi Data Epidemiologi untuk Pengambil Kebijakan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696088 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="42154233" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696089" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>A3 Fisiologi dan Patofisiologi Lingkungan Ekstrem (Panas, Crowd, Kelelahan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696089 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="44996DCD" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696090" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Termoregulasi Manusia dan Adaptasi terhadap Panas Ekstrem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696090 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4D16320E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696091" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Patofisiologi Heat Stroke, Heat Exhaustion, dan Dehidrasi Berat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696091 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="678B2218" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696092" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Dinamika Kerumunan (Crowd Dynamics) dan Dampaknya terhadap Fisiologi Tubuh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696092 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5FA7D8D8" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696093" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Kelelahan Fisik Kumulatif pada Aktivitas Ibadah Berintensitas Tinggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696093 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4536C669" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696094" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Interaksi Komorbid Kronik dengan Stres Lingkungan Ekstrem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696094 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="61669238" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696095" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Adaptasi Kardiovaskular dan Respirasi pada Aktivitas Fisik Berkepanjangan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696095 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="370453A6" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696096" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Gizi, Hidrasi, dan Elektrolit dalam Kondisi Ekstrem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696096 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3C09D0F6" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696097" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8. Penelitian Eksperimental dan Observasional Fisiologi Lingkungan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696097 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5FA2360C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696098" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>A4 Metodologi Riset dan Penulisan Tesis Kedokteran Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696098 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6D004B8A" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696099" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Merumuskan Masalah Riset yang Relevan dengan Kebijakan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696099 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3F5EDD87" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696100" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Tinjauan Pustaka Sistematis di Bidang Kedokteran Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696100 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="35654934" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696101" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Pemilihan Desain Penelitian sesuai Pertanyaan Riset</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696101 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="09B61C79" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696102" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Instrumen Penelitian dan Uji Validitas-Reliabilitas pada Populasi Jemaah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696102 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2A6EF37F" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696103" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Analisis Data Kuantitatif dan Kualitatif Lanjutan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696103 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7D80290C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696104" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Etika Penelitian, Persetujuan Institusi, dan Perlindungan Subjek Jemaah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696104 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="38B3B05D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696105" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Teknik Penulisan Ilmiah dan Struktur Tesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696105 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6081B520" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696106" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8. Strategi Publikasi pada Jurnal Nasional dan Internasional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696106 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6B0E888E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696107" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 9. Sidang Tesis: Persiapan dan Simulasi Pertanyaan Penguji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696107 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="27999A10" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696108" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>A5 Kebijakan Kesehatan Haji dan Regulasi Internasional (Saudi, WHO, Kemenhaj)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696108 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4AB80FA2" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696109" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Kerangka Regulasi Kesehatan Haji oleh Kerajaan Arab Saudi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696109 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="123CA00F" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696110" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Peran WHO dan Regulasi Kesehatan Internasional (IHR) dalam Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696110 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3AD509A2" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696111" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Kebijakan Istithaah Kesehatan di Indonesia: Sejarah dan Perkembangan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696111 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="19DF6FCF" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696112" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Koordinasi Lintas-Kementerian: Kemenhaj, Kemenkes, dan Kemenlu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696112 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2BD11784" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696113" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Analisis Kebijakan Manasik Kesehatan 2027 sebagai Studi Kasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696113 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0F7FE917" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696114" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Perbandingan Kebijakan Kesehatan Haji Antar-Negara Pengirim Jemaah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696114 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="391DCB6E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696115" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Advokasi dan Perumusan Rekomendasi Kebijakan Berbasis Bukti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696115 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="47121E04" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696116" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>A6 Manajemen Bencana dan Mass Casualty Incident pada Konteks Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696116 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1D165E3D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696117" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Karakteristik Bencana Massal pada Kerumunan Padat (Crowd Disaster)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696117 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7E2A1B61" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696118" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Sistem Komando dan Koordinasi Tanggap Darurat Multi-Negara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696118 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3069548C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696119" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Triase Lapangan pada Skala Ribuan Korban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696119 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="53DD3F86" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696120" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Studi Kasus Historis: Insiden Massal dalam Penyelenggaraan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696120 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="69DAC827" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696121" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Perencanaan Kontinjensi dan Simulasi Bencana Pra-Musim Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696121 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="093D5D28" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696122" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Evaluasi Pasca-Insiden dan Pembelajaran Kebijakan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696122 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="122B8AF8" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696123" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Kesiapsiagaan Rumah Sakit Rujukan dan Sistem Rujukan Lintas-Negara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696123 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2B7F11DB" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696124" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4 — Jalur B: Fellowship Kedokteran Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696124 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="44DCB628" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696125" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B1 Kedokteran Klinis Haji: Panduan Dokter Kloter (Buku Utama Fellowship)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696125 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6244EDD4" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696126" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Peran dan Tanggung Jawab Dokter Kloter (TKHI) dalam Sistem Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696126 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0964BAEE" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696127" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Pemeriksaan Kesehatan Pra-Keberangkatan dan Penetapan Istithaah Klinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696127 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7863F8ED" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696128" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Tatalaksana Kedaruratan Panas: Heat Stroke dan Heat Exhaustion Lapangan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696128 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2E518C57" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696129" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Kegawatan Kardiovaskular dan Respirasi pada Jemaah Lanjut Usia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696129 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0981C358" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696130" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Manajemen Komorbid Kronik Selama Ibadah (Hipertensi, Diabetes, Jantung)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696130 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="522FC35C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696131" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Kesehatan Reproduksi dan Kondisi Klinis Khusus Jemaah Perempuan (Menstruasi, Kehamilan, Menyusui)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696131 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0D6689B3" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696132" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Farmakologi Praktis dalam Kondisi Ekstrem dan Sumber Daya Terbatas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696132 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31BD535F" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696133" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8. Sistem Rujukan dan Koordinasi dengan Rumah Sakit Arab Saudi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696133 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="473437F5" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696134" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 9. Dokumentasi Medis, Rekam Kesehatan, dan Pelaporan TKHI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696134 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="395380AE" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696135" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 10. Aspek Etik, Legal, dan Komunikasi Lintas Budaya dalam Pelayanan Jemaah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696135 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="537C6269" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696136" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 11. Simulasi Kasus Klinis Lapangan (Skenario Terintegrasi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696136 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="65D82FC2" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696137" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B2 Tatalaksana Kedaruratan Lapangan (Heat Stroke, Trauma, Kegawatan Jantung)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696137 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31AD089C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696138" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Algoritma Penilaian Cepat Kegawatan di Lapangan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696138 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5630080F" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696139" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Protokol Pendinginan Cepat pada Heat Stroke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696139 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0BB21AEB" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696140" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Penanganan Trauma Ringan-Berat akibat Crowd Crush</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696140 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4ABF5953" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696141" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Resusitasi Jantung-Paru dalam Kondisi Lapangan Terbatas Alat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696141 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="29D2A895" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696142" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Kegawatan Respirasi: Asma, PPOK Eksaserbasi, dan Sesak pada Cuaca Ekstrem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696142 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="119A3765" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696143" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Penanganan Syok dan Dehidrasi Berat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696143 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="644BDA4E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696144" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Kit dan Peralatan Minimal Dokter Kloter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696144 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4D02E084" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696145" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B3 Farmakologi Klinis dalam Kondisi Ekstrem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696145 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="026BFD4D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696146" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Prinsip Farmakokinetik pada Suhu Ekstrem dan Dehidrasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696146 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="03E1222E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696147" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Penyesuaian Dosis Obat Kronik Selama Aktivitas Fisik Tinggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696147 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6EE902D2" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696148" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Interaksi Obat pada Pasien Polifarmasi Lanjut Usia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696148 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7C1E2764" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696149" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Manajemen Penyimpanan dan Stabilitas Obat di Lapangan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696149 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2BDA14A6" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696150" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Obat Emergensi Wajib dalam Kit Dokter Kloter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696150 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6856FEBE" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696151" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Kepatuhan Minum Obat dan Edukasi Jemaah Selama Ibadah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696151 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6C77A214" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696152" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B4 Manajemen Komorbid pada Jemaah Lanjut Usia (Hipertensi, Diabetes, dst.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696152 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4491B80D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696153" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Profil Komorbiditas Jemaah Haji Indonesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696153 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="254E9C06" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696154" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Manajemen Hipertensi Selama Aktivitas Fisik Tinggi dan Cuaca Panas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696154 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="53C448BA" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696155" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Manajemen Diabetes Melitus: Risiko Hipo/Hiperglikemia Selama Ibadah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696155 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2C26EA67" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696156" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Penyakit Jantung Koroner dan Gagal Jantung pada Jemaah Lanjut Usia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696156 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6BFB3B4B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696157" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Gangguan Kognitif dan Kerentanan Jemaah Lanjut Usia di Kerumunan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696157 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="201EB032" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696158" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Skrining Status Gizi dan Tata Laksana Malnutrisi pada Jemaah Lanjut Usia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696158 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="545A430F" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696159" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Pendampingan Khusus dan Case Management Jemaah Berisiko Tinggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696159 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="25CB6893" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696160" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>B5 Logistik Medis dan Koordinasi TKHI Lapangan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696160 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="077785E1" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696161" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Struktur Organisasi dan Rantai Komando Tim Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696161 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0F57BE3E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696162" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Perencanaan dan Distribusi Logistik Medis Antar-Kloter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696162 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3429F829" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696163" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Koordinasi dengan Klinik Kesehatan Haji Indonesia (KKHI) dan Sektor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696163 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="49221A1B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696164" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Manajemen Waktu dan Prioritas dalam Beban Kerja Tinggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696164 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3C505626" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696165" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Komunikasi Tim Multidisiplin dan Lintas Bahasa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696165 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7105CF8F" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696166" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Kesehatan Jiwa dan Pencegahan Burnout pada Tim Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696166 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="06F8A666" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696167" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Evaluasi Kinerja dan Pelaporan Akhir Musim Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696167 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0C145DDE" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696168" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5 — Jalur C: Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696168 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0461B3B7" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696169" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>C1 Kebijakan, Kurikulum, dan Riset Lanjutan Kedokteran Haji (Buku Utama Jalur RPL Fellowship)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696169 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="33383173" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696170" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Dari Praktisi Klinis ke Akademisi dan Perumus Kebijakan: Transisi Peran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696170 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0DCDC493" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696171" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Evaluasi Program Kesehatan Haji Berbasis Bukti (Program Evaluation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696171 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="29FAECEE" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696172" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Pengembangan dan Validasi Kurikulum Manasik Kesehatan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696172 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1A6042C6" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696173" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Model Edukasi Kesehatan bagi Calon Jemaah: Teori dan Praktik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696173 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="79EE7760" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696174" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Metodologi Riset Lanjutan untuk Evaluasi Kebijakan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696174 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4C6688B9" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696175" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Penyusunan Rekomendasi Kebijakan kepada Kemenhaj dan Kemenkes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696175 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1497FBF3" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696176" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Publikasi Ilmiah dan Diseminasi Hasil Riset Kebijakan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696176 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="25A94B7B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696177" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8. Penyusunan Tesis Berbasis Riset Evaluatif/Kebijakan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696177 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6AC17BFB" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696178" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>C2 Evaluasi Program dan Kebijakan Kesehatan Haji Berbasis Bukti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696178 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1BBE4545" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696179" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Kerangka Kerja Evaluasi Program Kesehatan Masyarakat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696179 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6D742FEC" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696180" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Indikator Keberhasilan Program Manasik Kesehatan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696180 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1D5F51FE" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696181" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Desain Evaluasi: Pre-Post, Kuasi-Eksperimen, dan Mixed-Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696181 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6CD94E6B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696182" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Analisis Cost-Effectiveness Program Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696182 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="67A25435" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696183" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Studi Kasus: Evaluasi Dampak Manasik Kesehatan terhadap Angka Kematian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696183 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5985607A" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696184" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Pelaporan Hasil Evaluasi untuk Pengambil Kebijakan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696184 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6CD2FF62" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696185" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>C3 Pengembangan Kurikulum dan Model Edukasi Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696185 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="759C5559" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696186" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Prinsip Desain Kurikulum Edukasi Kesehatan Masyarakat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696186 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="09833630" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696187" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Analisis Kebutuhan Belajar Calon Jemaah (Health Literacy Awam)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696187 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="09C296D9" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696188" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Model Pembelajaran Orang Dewasa (Andragogi) untuk Jemaah Lanjut Usia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696188 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0921BA48" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696189" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Pengembangan Materi Ajar Multimedia dan Cetak untuk KBIHU/Puskesmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696189 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6DF41F84" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696190" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Pelatihan Kader Kesehatan (Training of Trainers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696190 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4969F01B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696191" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Uji Coba dan Revisi Kurikulum Berbasis Umpan Balik Lapangan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696191 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="002D1E0B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696192" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>C4 Metodologi Riset Lanjutan dan Publikasi Ilmiah Kedokteran Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696192 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5DE6447E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696193" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Riset Lanjutan Mixed-Methods dalam Kebijakan Kesehatan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696193 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="65DE6DF7" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696194" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Analisis Data Kualitatif Tingkat Lanjut (Tematik, Grounded Theory)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696194 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="212D7CF1" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696195" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Strategi Publikasi pada Jurnal Bereputasi Internasional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696195 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="691EE5B7" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696196" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Etika Publikasi dan Integritas Akademik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696196 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="615F9836" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696197" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Diseminasi Hasil Riset kepada Pemangku Kebijakan dan Publik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696197 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2B5F3DB0" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696198" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6 — Jalur D: Joint Degree Kedokteran Haji (Koas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696198 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7FCE5C41" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696199" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>D1 Modul Inti Kedokteran Haji (Fondasi Bersama Lintas Jalur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696199 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2AB62938" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696200" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Pengantar Kedokteran Haji sebagai Bidang Multidisiplin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696200 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="295809B5" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696201" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Konsep Dasar Istithaah Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696201 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31793FB8" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696202" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Fisiologi Dasar Lingkungan Ekstrem (Panas, Kepadatan, Kelelahan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696202 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="138E3CF4" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696203" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Epidemiologi Dasar Morbiditas dan Mortalitas Jemaah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696203 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="52C51E94" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696204" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Farmakologi Dasar dalam Konteks Ibadah Fisik Tinggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696204 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6F32E79C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696205" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Vaksinasi, Karantina Kesehatan, dan Kesiapsiagaan Penyakit Menular Lintas Negara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696205 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0EEC2F54" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696206" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Sistem Penyelenggaraan Kesehatan Haji Indonesia dan Arab Saudi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696206 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="15E07379" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696207" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8. Etika dan Budaya Pelayanan Kesehatan Lintas Bangsa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696207 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5EBAA725" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696208" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>D2 Kedokteran Haji untuk Dokter Muda (Buku Utama Joint Degree)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696208 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="39AB2D81" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696209" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Mengapa Dokter Muda Perlu Memahami Kedokteran Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696209 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="76FD7963" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696210" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Keterkaitan Kedokteran Haji dengan Rotasi Klinis (IGD, Interna, Kardiologi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696210 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7526CEC3" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696211" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Kegawatan Terkait Panas dan Kelelahan: Perspektif Dokter Muda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696211 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6CD6FC28" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696212" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Komorbid Kronik pada Populasi Lanjut Usia: Aplikasi Klinis Praktis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696212 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0E948B56" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696213" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Dasar Epidemiologi dan Kebijakan Haji untuk Calon Dokter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696213 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="73B21F02" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696214" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Pengenalan Metodologi Mini-Riset dan Studi Kasus Terstruktur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696214 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="135C757B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696215" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Penyusunan Laporan Capstone Joint Degree</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696215 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5D13BCEF" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696216" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>D3 Kedokteran Haji Terintegrasi Rotasi Klinis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696216 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="59440114" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696217" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Integrasi dengan Stase Ilmu Penyakit Dalam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696217 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="20EA3775" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696218" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Integrasi dengan Stase Kegawatdaruratan (IGD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696218 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="545E3927" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696219" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Integrasi dengan Stase Kardiologi dan Paru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696219 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3DC3691B" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696220" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Integrasi dengan Stase Ilmu Kesehatan Masyarakat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696220 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0CA405C8" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696221" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Portofolio Pembelajaran Terintegrasi Sepanjang Masa Coass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696221 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0B7E7C63" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696222" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>D4 Studi Kasus dan Mini-Riset Kedokteran Haji untuk Dokter Muda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696222 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0E769452" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696223" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Prinsip Mini-Riset dan Studi Kasus Terstruktur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696223 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7624C3A9" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696224" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Contoh Kasus: Analisis Kejadian Kesehatan pada Simulasi/Data Sekunder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696224 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7B731B3C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696225" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Teknik Penulisan Laporan Kasus Ilmiah Singkat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696225 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="09E8BBEB" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696226" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Bimbingan dan Penilaian Capstone Joint Degree</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696226 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="407DE83C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696227" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Contoh-Contoh Topik Mini-Riset yang Layak untuk Masa Coass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696227 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="394312AD" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696228" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7 — Jalur E: Manasik Kesehatan Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696228 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5D303842" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696229" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>E1 Panduan Manasik Kesehatan Haji untuk Calon Jemaah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696229 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1DEB2BC6" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696230" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Mengenal Manasik Kesehatan: Mengapa Persiapan Fisik Sepenting Persiapan Ibadah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696230 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="61FAFEB4" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696231" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Menyiapkan Tubuh Satu Tahun Sebelum Keberangkatan: Jalan Kaki, Olahraga, Lari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696231 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="750A2CEF" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696232" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Mengenal dan Mengelola Penyakit Kronik (Hipertensi, Diabetes, Jantung)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696232 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="226ABC18" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696233" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Menjaga Stamina dan Cairan Tubuh Selama di Tanah Suci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696233 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="73BEB484" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696234" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Mengenali Tanda Bahaya dan Kapan Harus Lapor ke Petugas Kesehatan (TKHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696234 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="762016F3" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696235" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Mengelola Obat Pribadi Selama Ibadah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696235 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="481D50CD" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696236" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 7. Menjaga Kesehatan di Kerumunan Padat: Tawaf, Sai, dan Lempar Jumrah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696236 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="27B1B14D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696237" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8. Kesehatan Mental dan Emosional Selama Ibadah Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696237 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="66EB8EDE" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696238" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 9. Menjaga Kesehatan dan Mobilitas Jemaah dengan Disabilitas atau Keterbatasan Fisik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696238 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="75D4C7D1" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696239" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 10. Checklist Kesiapan Kesehatan Sebelum Keberangkatan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696239 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7F028FB6" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696240" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 11. Tanya-Jawab Seputar Istithaah Kesehatan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696240 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="205043D0" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696241" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 8 — Buku Meta: Panduan Ekosistem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696241 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="42463E6E" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696242" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>M1 Peta Ekosistem Buku Kedokteran Haji FK UIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696242 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1BD5E0D3" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696243" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 1. Latar Belakang: Kebijakan Manasik Kesehatan Haji 2027 dan Kebutuhan SDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696243 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="771EB07A" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696244" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 2. Tiga Lapisan Program dan Lima Jalur Pendidikan Kedokteran Haji</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696244 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6F653081" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696245" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 3. Peta Keterkaitan Antar-Buku dan Prinsip Modularitas (Inti vs Lanjutan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696245 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1802AC31" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696246" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 4. Panduan Penggunaan Buku per Peran (Mahasiswa, Dosen, Penyusun Kebijakan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696246 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="399499DC" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696247" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 5. Roadmap Pengembangan dan Urutan Penulisan Buku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696247 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="14DF6065" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696248" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 6. Tata Kelola Pemutakhiran Konten (Living Document)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696248 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5881C381" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696249" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 9 — Roadmap dan Urutan Pengembangan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696249 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="05360A47" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696250" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>9.1 Tata Kelola Pemutakhiran Konten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696250 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0534F42D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696251" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bab 10 — Audit Substansi dan Perbaikan yang Diterapkan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696251 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5B882688" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696252" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>10.1 Kekuatan Struktur yang Dipertahankan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696252 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="113B147D" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696253" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>10.2 Temuan Kesenjangan pada Edisi Sebelumnya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696253 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="228DB429" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696254" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>10.3 Perbaikan yang Diterapkan pada Edisi Ini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696254 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31455DF0" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696255" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>10.4 Matriks Silang Topik Lintas-Buku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696255 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4D31A03F" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696256" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>10.5 Rekomendasi Lanjutan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696256 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="03DD657C" w14:textId="77777777" w:rsidR="00CC3820" w:rsidRDefault="00CC3820">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc234696257" w:history="1">
+            <w:r w:rsidRPr="006B6B14">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Glosarium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc234696257 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5F8AFC4B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p>
+    <w:p w14:paraId="71FDB690" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2D51B30A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240" w:before="480"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc234696059"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 1 — Latar Belakang dan Peta Ekosistem Program</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="324E62DF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Kebijakan Manasik Kesehatan Haji 2027 yang diumumkan Kementerian Haji dan Umrah (Kemenhaj) menegaskan bahwa kesiapan fisik calon jemaah, bukan hanya kesiapan finansial dan administratif, kini menjadi syarat keberangkatan. Arab Saudi mewajibkan setiap negara pengirim untuk memastikan jemaahnya sehat dan mampu beribadah secara mandiri. Kebijakan ini menciptakan kebutuhan sumber daya manusia yang mendesak pada tiga lapisan sekaligus: edukasi bagi calon jemaah awam, kompetensi klinis bagi dokter yang mendampingi di lapangan, dan kapasitas riset-kebijakan bagi akademisi yang merancang serta mengevaluasi seluruh sistem ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0433CF7F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc234696060"/>
+      <w:r>
+        <w:t>1.1 Tiga Lapisan Program</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="52ABDD61" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Lapisan 1 — Manasik Kesehatan, untuk calon jemaah awam. Isinya bukan ilmu kedokteran, melainkan health literacy praktis: menjaga stamina, mengenali tanda bahaya, dan mengelola obat kronik sederhana. Pelaksananya adalah puskesmas, KBIHU, dan kader kesehatan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2658AC74" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Lapisan 2 — Fellowship, untuk dokter yang bertugas sebagai TKHI (dokter kloter). Kompetensinya sangat teknis: tatalaksana heat stroke lapangan, kegawatan massal, dan farmakologi pada kondisi ekstrem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DCAC4B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Lapisan 3 — Magister, untuk akademisi dan pembuat kebijakan. Perannya mengevaluasi efektivitas manasik kesehatan, mengembangkan kurikulumnya, dan merekomendasikan perbaikan kebijakan kepada Kemenhaj berbasis riset.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CA7E07" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc234696061"/>
+      <w:r>
+        <w:t>1.2 Lima Jalur Pendidikan yang Dibutuhkan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="3151C901" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Ketiga lapisan di atas diwujudkan menjadi lima jalur pendidikan yang saling melengkapi, bukan bersaing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29990BDF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Jalur A — Magister Reguler (2 tahun) — untuk dokter umum yang masuk langsung ke jenjang Magister, membangun kompetensi dari dasar hingga riset dan kebijakan secara mandiri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F69420D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Jalur B — Fellowship (1 tahun) — untuk dokter yang akan bertugas sebagai dokter kloter, fokus penuh pada keterampilan klinis lapangan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3417D6F9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Jalur C — Magister Jalur RPL Fellowship (1 tahun) — untuk lulusan Fellowship yang melanjutkan ke Magister; kompetensi klinis dasar sudah diakui (RPL) sehingga durasi lebih singkat dan langsung ke lapisan riset-kebijakan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119ED7D1" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Jalur D — Joint Degree (terintegrasi masa coass) — untuk mahasiswa kedokteran yang, setelah lulus dokter, sekaligus meraih gelar Magister Kedokteran Haji, dengan beban belajar yang disesuaikan agar realistis dijalani bersamaan dengan rotasi klinis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CA19BC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Jalur E — Manasik Kesehatan — edukasi non-gelar untuk calon jemaah awam, menggunakan bahasa populer dan operasional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054A0C9B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc234696062"/>
+      <w:r>
+        <w:t>1.3 Prinsip Modularitas: Mengapa Tidak Semua Buku Ditulis dari Nol</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="04D2387B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kelima jalur ini tidak masing-masing membutuhkan buku yang sepenuhnya terpisah. Ada satu lapisan pengetahuan dasar — fisiologi lingkungan ekstrem, epidemiologi dasar, dan konsep istithaah — yang sama untuk semua jalur, sehingga ditulis satu kali sebagai Modul Inti (D1) dan dipakai bersama. Di atas fondasi itu, setiap jalur memiliki Buku Utama dengan kedalaman dan bentuk evaluasi akhir yang disesuaikan dengan kematangan dan beban waktu pesertanya.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCD7392" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Kasus yang paling sering ditanyakan adalah jalur Joint Degree untuk mahasiswa masa coass. Buku Magister reguler (A1) tidak dapat dipakai langsung untuk jalur ini, bukan karena kontennya terlalu tebal, melainkan karena kesenjangan kematangan pembelajar: A1 mengasumsikan pembaca sudah memiliki kemandirian klinis dan pengalaman lapangan sebagai dasar untuk masuk ke evaluasi sistemik dan riset kebijakan, sementara mahasiswa coass belum memilikinya. Sebaliknya, menulis buku yang sepenuhnya baru dan terpisah dari ekosistem yang ada akan menimbulkan duplikasi dan inkonsistensi istilah. Solusinya adalah jalur tengah: Modul Inti (D1) yang sama dengan jalur lain, lalu Buku Utama Joint Degree (D2) yang mengadaptasi struktur A1 ke dalam siklus rotasi klinis coass, dengan capstone berupa studi kasus atau mini-riset terstruktur (D4) sebagai pengganti tesis riset penuh yang tidak realistis diselesaikan bersamaan dengan beban rotasi dan persiapan UKMPPD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D753F2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Dengan struktur ini, total ekosistem terdiri dari 21 buku: satu Modul Inti bersama, empat Buku Utama (satu per jalur bergelar), lima belas Buku Tematik pendalaman, satu Buku Pedoman Manasik untuk jemaah awam, dan satu Buku Meta yang menjelaskan keterkaitan seluruhnya — yaitu dokumen ini sendiri dalam bentuk intinya.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABC55AF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2630148F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240" w:before="480"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc234696063"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 2 — Tabel Master 21 Buku</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="1D9180B4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Tabel berikut memuat seluruh buku dalam ekosistem, diurutkan per jalur pendidikan.</w:t>
+        <w:t>Tabel berikut memuat seluruh buku dalam ekosistem, diurutkan per jalur pendidikan.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="dxa" w:w="10000"/>
+        <w:tblW w:w="10000" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="2200"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="2300"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="32237235" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72032931" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">ID</w:t>
+              <w:t>ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7E5038A7" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nama Buku</w:t>
+              <w:t>Nama Buku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="669A689C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jalur</w:t>
+              <w:t>Jalur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4CAC11F2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tipe</w:t>
+              <w:t>Tipe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="003952A0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jenjang / Durasi</w:t>
+              <w:t>Jenjang / Durasi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="18445203" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="14E129EF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A1</w:t>
+              <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1D126D0D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kedokteran Haji: Prinsip, Sistem, dan Riset (Buku Utama Magister Reguler)</w:t>
+              <w:t>Kedokteran Haji: Prinsip, Sistem, dan Riset (Buku Utama Magister Reguler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="66EE3A2D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler)</w:t>
+              <w:t>Magister Kedokteran Haji (Reguler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5C3AC1DD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utama</w:t>
+              <w:t>Utama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="552C1C3E" w14:textId="4B0DE434" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
+              <w:t>2 tahun / 4 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="7BE3F4B9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="100B0E9D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A2</w:t>
+              <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="133C687E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiologi dan Biostatistik Kesehatan Haji</w:t>
+              <w:t>Epidemiologi dan Biostatistik Kesehatan Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0F8159E1" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler)</w:t>
+              <w:t>Magister Kedokteran Haji (Reguler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="7061D7BD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="749E670B" w14:textId="4C6A990C" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
+              <w:t>2 tahun / 4 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="46175603" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="7330546A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A3</w:t>
+              <w:t>A3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2023666A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisiologi dan Patofisiologi Lingkungan Ekstrem (Panas, Crowd, Kelelahan)</w:t>
+              <w:t>Fisiologi dan Patofisiologi Lingkungan Ekstrem (Panas, Crowd, Kelelahan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="091CA663" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler)</w:t>
+              <w:t>Magister Kedokteran Haji (Reguler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2B27C815" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3033963C" w14:textId="74BAB051" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
+              <w:t>2 tahun / 4 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="42C595F0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="084B7F3E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A4</w:t>
+              <w:t>A4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="535D324F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodologi Riset dan Penulisan Tesis Kedokteran Haji</w:t>
+              <w:t>Metodologi Riset dan Penulisan Tesis Kedokteran Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="395FD0CC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler)</w:t>
+              <w:t>Magister Kedokteran Haji (Reguler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2BDA029E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="65A33F70" w14:textId="7A4A4A3B" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
+              <w:t>2 tahun / 4 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="6B7E2441" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3115E165" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A5</w:t>
+              <w:t>A5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2F74A4ED" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kebijakan Kesehatan Haji dan Regulasi Internasional (Saudi, WHO, Kemenhaj)</w:t>
+              <w:t>Kebijakan Kesehatan Haji dan Regulasi Internasional (Saudi, WHO, Kemenhaj)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="28E7EBA5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler)</w:t>
+              <w:t>Magister Kedokteran Haji (Reguler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6447E0B9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3484F37F" w14:textId="4148274E" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
+              <w:t>2 tahun / 4 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="6AD7B64C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6141B8A3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A6</w:t>
+              <w:t>A6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="31553C21" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manajemen Bencana dan Mass Casualty Incident pada Konteks Haji</w:t>
+              <w:t>Manajemen Bencana dan Mass Casualty Incident pada Konteks Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2DF07B95" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler)</w:t>
+              <w:t>Magister Kedokteran Haji (Reguler)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="7DC1C271" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0D4D558D" w14:textId="38F9595B" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
+              <w:t>2 tahun / 4 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="3FFEA0CB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="707964A9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B1</w:t>
+              <w:t>B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="7C17ACB0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kedokteran Klinis Haji: Panduan Dokter Kloter (Buku Utama Fellowship)</w:t>
+              <w:t>Kedokteran Klinis Haji: Panduan Dokter Kloter (Buku Utama Fellowship)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3348E189" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fellowship Kedokteran Haji</w:t>
+              <w:t>Fellowship Kedokteran Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0E011984" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utama</w:t>
+              <w:t>Utama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5B3CA123" w14:textId="624AFCDB" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="3FD96692" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="266B66DC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B2</w:t>
+              <w:t>B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0155DAF8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tatalaksana Kedaruratan Lapangan (Heat Stroke, Trauma, Kegawatan Jantung)</w:t>
+              <w:t>Tatalaksana Kedaruratan Lapangan (Heat Stroke, Trauma, Kegawatan Jantung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="55BE15CA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fellowship Kedokteran Haji</w:t>
+              <w:t>Fellowship Kedokteran Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="7856BAFA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="324FF0E6" w14:textId="074FE782" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="37A703D0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1240BFAA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B3</w:t>
+              <w:t>B3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5905A151" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farmakologi Klinis dalam Kondisi Ekstrem</w:t>
+              <w:t>Farmakologi Klinis dalam Kondisi Ekstrem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="480A81FB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fellowship Kedokteran Haji</w:t>
+              <w:t>Fellowship Kedokteran Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5629670E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0D635B02" w14:textId="5204F3C7" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="19328CB8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1D4A2339" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B4</w:t>
+              <w:t>B4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="40360152" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manajemen Komorbid pada Jemaah Lanjut Usia (Hipertensi, Diabetes, dst.)</w:t>
+              <w:t>Manajemen Komorbid pada Jemaah Lanjut Usia (Hipertensi, Diabetes, dst.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="72DD88CB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fellowship Kedokteran Haji</w:t>
+              <w:t>Fellowship Kedokteran Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="37D5C410" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1ECF7E72" w14:textId="28251F61" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="30F6781C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="434D3640" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B5</w:t>
+              <w:t>B5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="04271310" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistik Medis dan Koordinasi TKHI Lapangan</w:t>
+              <w:t>Logistik Medis dan Koordinasi TKHI Lapangan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6A13102C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fellowship Kedokteran Haji</w:t>
+              <w:t>Fellowship Kedokteran Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="78604D22" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="217C19CC" w14:textId="123BC4C3" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="26A5CDF4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="7A6A8B35" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">C1</w:t>
+              <w:t>C1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="646B6391" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kebijakan, Kurikulum, dan Riset Lanjutan Kedokteran Haji (Buku Utama Jalur RPL Fellowship)</w:t>
+              <w:t>Kebijakan, Kurikulum, dan Riset Lanjutan Kedokteran Haji (Buku Utama Jalur RPL Fellowship)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="06D7A080" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
+              <w:t>Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1934F46B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utama</w:t>
+              <w:t>Utama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1F915CE7" w14:textId="5DF700DD" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="3E477952" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="41DAE0C8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">C2</w:t>
+              <w:t>C2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="04EE3C04" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evaluasi Program dan Kebijakan Kesehatan Haji Berbasis Bukti</w:t>
+              <w:t>Evaluasi Program dan Kebijakan Kesehatan Haji Berbasis Bukti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="42811362" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
+              <w:t>Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6CD17DB3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3BD039D5" w14:textId="73E7A2BA" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="2E3A75DD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="57060991" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">C3</w:t>
+              <w:t>C3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1DA9E428" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pengembangan Kurikulum dan Model Edukasi Kesehatan Haji</w:t>
+              <w:t>Pengembangan Kurikulum dan Model Edukasi Kesehatan Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="19A29C43" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
+              <w:t>Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0E5185FE" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="688E17F8" w14:textId="6B819381" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="01A12CDA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="13C860ED" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">C4</w:t>
+              <w:t>C4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="093B1C13" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodologi Riset Lanjutan dan Publikasi Ilmiah Kedokteran Haji</w:t>
+              <w:t>Metodologi Riset Lanjutan dan Publikasi Ilmiah Kedokteran Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3BB0AC51" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
+              <w:t>Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="03CF67BC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="46CB55A3" w14:textId="00315B34" w:rsidR="002D1D13" w:rsidRDefault="00CC3820">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
+              <w:t>1 tahun / 2 semester</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="04B03DAE" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1F426A7C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">D1</w:t>
+              <w:t>D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="51FBCEDE" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modul Inti Kedokteran Haji (Fondasi Bersama Lintas Jalur)</w:t>
+              <w:t>Modul Inti Kedokteran Haji (Fondasi Bersama Lintas Jalur)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="443C0C5A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Degree Kedokteran Haji (Koas)</w:t>
+              <w:t>Joint Degree Kedokteran Haji (Koas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="4EB2B7DB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modul Inti</w:t>
+              <w:t>Modul Inti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="39441A43" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+              <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="240E00A3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="783AFEAB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">D2</w:t>
+              <w:t>D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0A48EABF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kedokteran Haji untuk Dokter Muda (Buku Utama Joint Degree)</w:t>
+              <w:t>Kedokteran Haji untuk Dokter Muda (Buku Utama Joint Degree)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2A626858" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Degree Kedokteran Haji (Koas)</w:t>
+              <w:t>Joint Degree Kedokteran Haji (Koas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1C49D256" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utama</w:t>
+              <w:t>Utama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5716E2F7" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+              <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="2DFFA832" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="483B3E10" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">D3</w:t>
+              <w:t>D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="23C8C547" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kedokteran Haji Terintegrasi Rotasi Klinis</w:t>
+              <w:t>Kedokteran Haji Terintegrasi Rotasi Klinis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="684509FC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Degree Kedokteran Haji (Koas)</w:t>
+              <w:t>Joint Degree Kedokteran Haji (Koas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3B9CF68B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0FAAFEDA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+              <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="15C1244E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="43E44614" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">D4</w:t>
+              <w:t>D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="276144C9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi Kasus dan Mini-Riset Kedokteran Haji untuk Dokter Muda</w:t>
+              <w:t>Studi Kasus dan Mini-Riset Kedokteran Haji untuk Dokter Muda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="59988C7D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Degree Kedokteran Haji (Koas)</w:t>
+              <w:t>Joint Degree Kedokteran Haji (Koas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="4C527D76" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tematik</w:t>
+              <w:t>Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="13A400D8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+              <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="1FD84EB9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2D9A82E7" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">E1</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>E1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1B9CA519" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panduan Manasik Kesehatan Haji untuk Calon Jemaah</w:t>
+              <w:t>Panduan Manasik Kesehatan Haji untuk Calon Jemaah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="63766701" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manasik Kesehatan Haji</w:t>
+              <w:t>Manasik Kesehatan Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="505A70AC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utama</w:t>
+              <w:t>Utama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="38A1521F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persiapan 1 tahun sebelum keberangkatan</w:t>
+              <w:t>Persiapan 1 tahun sebelum keberangkatan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="44ED975E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="700"/>
+            <w:tcW w:w="700" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="4850D26B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">M1</w:t>
+              <w:t>M1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5FA52A16" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peta Ekosistem Buku Kedokteran Haji FK UIN</w:t>
+              <w:t>Peta Ekosistem Buku Kedokteran Haji FK UIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcW w:w="2200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5E4C7850" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta / Panduan Ekosistem</w:t>
+              <w:t>Meta / Panduan Ekosistem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="1200"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="36B08B9A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta</w:t>
+              <w:t>Meta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2300"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2DE8540F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">-</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="69D4DBC5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2600009D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240" w:before="480"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc234696064"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 3 — Jalur A: Magister Kedokteran Haji (Reguler)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="69245E06" w14:textId="17D84297" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Audiens: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Dokter umum, jalur masuk reguler — calon peneliti, dosen, pembuat kebijakan   |   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p>
+      <w:r w:rsidR="00CC3820">
+        <w:t>2 tahun / 4 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333807F6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc234696065"/>
+      <w:r>
+        <w:t>A1 Kedokteran Haji: Prinsip, Sistem, dan Riset (Buku Utama Magister Reguler)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="079644E8" w14:textId="53F88F8B" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler) (Utama)</w:t>
+        <w:t>Magister Kedokteran Haji (Reguler) (Utama)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>2 tahun / 4 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADE3846" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Tulang punggung jenjang Magister reguler. Menjadi rujukan 'ibu' yang nantinya diringkas/diturunkan ke buku Fellowship, RPL, dan Joint Degree. Membangun kompetensi dari dasar hingga kemampuan meneliti dan merumuskan kebijakan secara mandiri.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Tulang punggung jenjang Magister reguler. Menjadi rujukan 'ibu' yang nantinya diringkas/diturunkan ke buku Fellowship, RPL, dan Joint Degree. Membangun kompetensi dari dasar hingga kemampuan meneliti dan merumuskan kebijakan secara mandiri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A218D8D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc234696066"/>
+      <w:r>
+        <w:t>Bab 1. Pendahuluan: Kedokteran Haji sebagai Disiplin Multidisipliner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="644035EF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc234696067"/>
+      <w:r>
+        <w:t>Bab 2. Sejarah, Skala, dan Ekosistem Penyelenggaraan Haji Modern</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="0E61F841" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc234696068"/>
+      <w:r>
+        <w:t>Bab 3. Konsep Istithaah Kesehatan Haji: Dasar Hukum dan Kebijakan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="5F7D94B4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc234696069"/>
+      <w:r>
+        <w:t>Bab 4. Fisiologi Manusia dalam Lingkungan Ekstrem (Panas, Kepadatan, Kelelahan Fisik)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="6FBE94FB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc234696070"/>
+      <w:r>
+        <w:t>Bab 5. Epidemiologi Penyakit dan Kematian Jemaah Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="7D6647FB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc234696071"/>
+      <w:r>
+        <w:t>Bab 6. Manajemen Komorbiditas Kronik pada Populasi Lanjut Usia Berisiko Tinggi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="57E4707A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc234696072"/>
+      <w:r>
+        <w:t>Bab 7. Kedaruratan Medis Massal dan Manajemen Bencana pada Kerumunan Besar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="71BBE1BE" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc234696073"/>
+      <w:r>
+        <w:t>Bab 8. Sistem Kesehatan Haji: Kemenhaj, Kemenkes, dan Regulasi Arab Saudi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="4FD025AA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc234696074"/>
+      <w:r>
+        <w:t>Bab 9. Kesehatan Masyarakat dan Promosi Kesehatan pada Skala Populasi Jemaah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7F41DD78" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc234696075"/>
+      <w:r>
+        <w:t>Bab 10. Metodologi Riset Kuantitatif dan Kualitatif dalam Konteks Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="1CDA4852" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc234696076"/>
+      <w:r>
+        <w:t>Bab 11. Etika Penelitian dan Kebijakan Kesehatan Lintas Negara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="7D1531D9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc234696077"/>
+      <w:r>
+        <w:t>Bab 12. Penyusunan Proposal dan Tesis Kedokteran Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="31265DA6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc234696078"/>
+      <w:r>
+        <w:t>A2 Epidemiologi dan Biostatistik Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="27E3810C" w14:textId="17948A07" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
+        <w:t>Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>2 tahun / 4 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDA77BC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memperdalam kompetensi riset kuantitatif Buku Utama A1 — landasan bagi mahasiswa yang tesisnya bersifat evaluatif atau berbasis data populasi jemaah.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Memperdalam kompetensi riset kuantitatif Buku Utama A1 — landasan bagi mahasiswa yang tesisnya bersifat evaluatif atau berbasis data populasi jemaah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213040FD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc234696079"/>
+      <w:r>
+        <w:t>Bab 1. Pengantar Epidemiologi Populasi Jemaah Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="5339EDA5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc234696080"/>
+      <w:r>
+        <w:t>Bab 2. Desain Studi: Kohort, Kasus-Kontrol, dan Cross-Sectional pada Populasi Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="705EB492" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc234696081"/>
+      <w:r>
+        <w:t>Bab 3. Sumber dan Kualitas Data Kesehatan Haji (SISKOHAT, rekam medis TKHI)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="7C4238E0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc234696082"/>
+      <w:r>
+        <w:t>Bab 4. Transformasi Digital Kesehatan Haji: Interoperabilitas SISKOHAT dan Rekam Medis Elektronik Lintas Negara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="138CE2B0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc234696083"/>
+      <w:r>
+        <w:t>Bab 5. Ukuran Morbiditas dan Mortalitas Jemaah: Tren 5–10 Tahun Terakhir</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="1EE1306A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc234696084"/>
+      <w:r>
+        <w:t>Bab 6. Biostatistik Terapan: Uji Hipotesis dan Regresi pada Data Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="400B0802" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc234696085"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 7. Surveilans Penyakit Menular dan Potensi Kejadian Luar Biasa (KLB) saat Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="023F02BB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc234696086"/>
+      <w:r>
+        <w:t>Bab 8. Pemodelan Risiko dan Prediksi Kejadian Kesehatan Massal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="465876C8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc234696087"/>
+      <w:r>
+        <w:t>Bab 9. Studi Kasus: Evaluasi Angka Kematian Jemaah dan Faktor Determinan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="4AD1AF00" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc234696088"/>
+      <w:r>
+        <w:t>Bab 10. Pelaporan dan Diseminasi Data Epidemiologi untuk Pengambil Kebijakan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="69336365" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc234696089"/>
+      <w:r>
+        <w:t>A3 Fisiologi dan Patofisiologi Lingkungan Ekstrem (Panas, Crowd, Kelelahan)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="73791612" w14:textId="1F8FBA27" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
+        <w:t>Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>2 tahun / 4 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07509E76" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Mendalami dasar ilmiah di balik risiko fisik haji yang disebut dalam A1 — dasar teoritis bagi topik tesis di bidang fisiologi lingkungan.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Mendalami dasar ilmiah di balik risiko fisik haji yang disebut dalam A1 — dasar teoritis bagi topik tesis di bidang fisiologi lingkungan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADBDA54" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc234696090"/>
+      <w:r>
+        <w:t>Bab 1. Termoregulasi Manusia dan Adaptasi terhadap Panas Ekstrem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="1F538A9B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc234696091"/>
+      <w:r>
+        <w:t>Bab 2. Patofisiologi Heat Stroke, Heat Exhaustion, dan Dehidrasi Berat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="62F917BA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc234696092"/>
+      <w:r>
+        <w:t>Bab 3. Dinamika Kerumunan (Crowd Dynamics) dan Dampaknya terhadap Fisiologi Tubuh</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="091015FD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc234696093"/>
+      <w:r>
+        <w:t>Bab 4. Kelelahan Fisik Kumulatif pada Aktivitas Ibadah Berintensitas Tinggi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="49282F1A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc234696094"/>
+      <w:r>
+        <w:t>Bab 5. Interaksi Komorbid Kronik dengan Stres Lingkungan Ekstrem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="25A3C805" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc234696095"/>
+      <w:r>
+        <w:t>Bab 6. Adaptasi Kardiovaskular dan Respirasi pada Aktivitas Fisik Berkepanjangan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="173D3DE9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc234696096"/>
+      <w:r>
+        <w:t>Bab 7. Gizi, Hidrasi, dan Elektrolit dalam Kondisi Ekstrem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="237CE22C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc234696097"/>
+      <w:r>
+        <w:t>Bab 8. Penelitian Eksperimental dan Observasional Fisiologi Lingkungan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="08FD7340" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc234696098"/>
+      <w:r>
+        <w:t>A4 Metodologi Riset dan Penulisan Tesis Kedokteran Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="7E3B19BD" w14:textId="5E135911" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
+        <w:t>Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>2 tahun / 4 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C577068" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Buku pendamping wajib menjelang penyusunan tesis — memperdalam bab metodologi riset pada A1 menjadi panduan langkah-demi-langkah.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku pendamping wajib menjelang penyusunan tesis — memperdalam bab metodologi riset pada A1 menjadi panduan langkah-demi-langkah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01800C4B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc234696099"/>
+      <w:r>
+        <w:t>Bab 1. Merumuskan Masalah Riset yang Relevan dengan Kebijakan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="286449CD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc234696100"/>
+      <w:r>
+        <w:t>Bab 2. Tinjauan Pustaka Sistematis di Bidang Kedokteran Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="2A700BED" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc234696101"/>
+      <w:r>
+        <w:t>Bab 3. Pemilihan Desain Penelitian sesuai Pertanyaan Riset</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="278648E5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc234696102"/>
+      <w:r>
+        <w:t>Bab 4. Instrumen Penelitian dan Uji Validitas-Reliabilitas pada Populasi Jemaah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="65A74774" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc234696103"/>
+      <w:r>
+        <w:t>Bab 5. Analisis Data Kuantitatif dan Kualitatif Lanjutan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="5D6D0F8F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc234696104"/>
+      <w:r>
+        <w:t>Bab 6. Etika Penelitian, Persetujuan Institusi, dan Perlindungan Subjek Jemaah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="3BFABE03" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc234696105"/>
+      <w:r>
+        <w:t>Bab 7. Teknik Penulisan Ilmiah dan Struktur Tesis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="1D58437F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc234696106"/>
+      <w:r>
+        <w:t>Bab 8. Strategi Publikasi pada Jurnal Nasional dan Internasional</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="5E2220C6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc234696107"/>
+      <w:r>
+        <w:t>Bab 9. Sidang Tesis: Persiapan dan Simulasi Pertanyaan Penguji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="5E502A43" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc234696108"/>
+      <w:r>
+        <w:t>A5 Kebijakan Kesehatan Haji dan Regulasi Internasional (Saudi, WHO, Kemenhaj)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="4472407B" w14:textId="464D7303" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">A5 Kebijakan Kesehatan Haji dan Regulasi Internasional (Saudi, WHO, Kemenhaj)</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Jalur: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3820">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>2 tahun / 4 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2076FD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Memperdalam bab sistem kesehatan pada A1 — penting bagi mahasiswa yang mengarah ke jalur analis kebijakan/akademisi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E81AC9C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc234696109"/>
+      <w:r>
+        <w:t>Bab 1. Kerangka Regulasi Kesehatan Haji oleh Kerajaan Arab Saudi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="7FC7E1AB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc234696110"/>
+      <w:r>
+        <w:t>Bab 2. Peran WHO dan Regulasi Kesehatan Internasional (IHR) dalam Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="322946D9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc234696111"/>
+      <w:r>
+        <w:t>Bab 3. Kebijakan Istithaah Kesehatan di Indonesia: Sejarah dan Perkembangan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="748FB1B2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc234696112"/>
+      <w:r>
+        <w:t>Bab 4. Koordinasi Lintas-Kementerian: Kemenhaj, Kemenkes, dan Kemenlu</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="47A0E2B7" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc234696113"/>
+      <w:r>
+        <w:t>Bab 5. Analisis Kebijakan Manasik Kesehatan 2027 sebagai Studi Kasus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="02265370" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc234696114"/>
+      <w:r>
+        <w:t>Bab 6. Perbandingan Kebijakan Kesehatan Haji Antar-Negara Pengirim Jemaah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="135B91B5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc234696115"/>
+      <w:r>
+        <w:t>Bab 7. Advokasi dan Perumusan Rekomendasi Kebijakan Berbasis Bukti</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="3AF19211" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc234696116"/>
+      <w:r>
+        <w:t>A6 Manajemen Bencana dan Mass Casualty Incident pada Konteks Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="607D6154" w14:textId="16793DD5" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
+        <w:t>Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>2 tahun / 4 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450BB479" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memperdalam bab sistem kesehatan pada A1 — penting bagi mahasiswa yang mengarah ke jalur analis kebijakan/akademisi.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Memperdalam bab kedaruratan massal A1, relevan bagi tesis di bidang manajemen bencana dan sistem respons darurat haji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D176171" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc234696117"/>
+      <w:r>
+        <w:t>Bab 1. Karakteristik Bencana Massal pada Kerumunan Padat (Crowd Disaster)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="350223F0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc234696118"/>
+      <w:r>
+        <w:t>Bab 2. Sistem Komando dan Koordinasi Tanggap Darurat Multi-Negara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="2E2979A4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc234696119"/>
+      <w:r>
+        <w:t>Bab 3. Triase Lapangan pada Skala Ribuan Korban</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="082C5F0D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc234696120"/>
+      <w:r>
+        <w:t>Bab 4. Studi Kasus Historis: Insiden Massal dalam Penyelenggaraan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="29471A5D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc234696121"/>
+      <w:r>
+        <w:t>Bab 5. Perencanaan Kontinjensi dan Simulasi Bencana Pra-Musim Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="27CB34CF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc234696122"/>
+      <w:r>
+        <w:t>Bab 6. Evaluasi Pasca-Insiden dan Pembelajaran Kebijakan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="39B5A691" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:before="320"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc234696123"/>
+      <w:r>
+        <w:t>Bab 7. Kesiapsiagaan Rumah Sakit Rujukan dan Sistem Rujukan Lintas-Negara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="08C3D974" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C79E346" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc234696124"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 4 — Jalur B: Fellowship Kedokteran Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="4B10CDBE" w14:textId="761C58BE" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">A6 Manajemen Bencana dan Mass Casualty Incident pada Konteks Haji</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t xml:space="preserve">Audiens: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dokter umum/spesialis calon dokter kloter (TKHI)   |   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jenjang/Durasi: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3820">
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB1DFA4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc234696125"/>
+      <w:r>
+        <w:t>B1 Kedokteran Klinis Haji: Panduan Dokter Kloter (Buku Utama Fellowship)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="68DD8CD0" w14:textId="73B0E1C3" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji (Reguler) (Tematik)</w:t>
+        <w:t>Fellowship Kedokteran Haji (Utama)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">2 tahun / 8 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166FF988" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memperdalam bab kedaruratan massal A1, relevan bagi tesis di bidang manajemen bencana dan sistem respons darurat haji.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku inti kompetensi klinis lapangan. Diturunkan dari fondasi A1 namun difokuskan pada keterampilan teknis yang langsung dipakai dokter kloter, tanpa beban riset akademik penuh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C49472" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc234696126"/>
+      <w:r>
+        <w:t>Bab 1. Peran dan Tanggung Jawab Dokter Kloter (TKHI) dalam Sistem Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="707FC289" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc234696127"/>
+      <w:r>
+        <w:t>Bab 2. Pemeriksaan Kesehatan Pra-Keberangkatan dan Penetapan Istithaah Klinis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="7056FBE6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc234696128"/>
+      <w:r>
+        <w:t>Bab 3. Tatalaksana Kedaruratan Panas: Heat Stroke dan Heat Exhaustion Lapangan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="540AA9C1" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc234696129"/>
+      <w:r>
+        <w:t>Bab 4. Kegawatan Kardiovaskular dan Respirasi pada Jemaah Lanjut Usia</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="381F2D0D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc234696130"/>
+      <w:r>
+        <w:t>Bab 5. Manajemen Komorbid Kronik Selama Ibadah (Hipertensi, Diabetes, Jantung)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="1F1020B2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc234696131"/>
+      <w:r>
+        <w:t>Bab 6. Kesehatan Reproduksi dan Kondisi Klinis Khusus Jemaah Perempuan (Menstruasi, Kehamilan, Menyusui)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="48C2FF64" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...48 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc234696132"/>
+      <w:r>
+        <w:t>Bab 7. Farmakologi Praktis dalam Kondisi Ekstrem dan Sumber Daya Terbatas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="7BCC780A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc234696133"/>
+      <w:r>
+        <w:t>Bab 8. Sistem Rujukan dan Koordinasi dengan Rumah Sakit Arab Saudi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:p w14:paraId="6E261A3B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc234696134"/>
+      <w:r>
+        <w:t>Bab 9. Dokumentasi Medis, Rekam Kesehatan, dan Pelaporan TKHI</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="46C93A5A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc234696135"/>
+      <w:r>
+        <w:t>Bab 10. Aspek Etik, Legal, dan Komunikasi Lintas Budaya dalam Pelayanan Jemaah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="30D05E58" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc234696136"/>
+      <w:r>
+        <w:t>Bab 11. Simulasi Kasus Klinis Lapangan (Skenario Terintegrasi)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="44C03308" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc234696137"/>
+      <w:r>
+        <w:t>B2 Tatalaksana Kedaruratan Lapangan (Heat Stroke, Trauma, Kegawatan Jantung)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="1C728450" w14:textId="0760469D" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fellowship Kedokteran Haji (Utama)</w:t>
+        <w:t>Fellowship Kedokteran Haji (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704AB2B2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Buku inti kompetensi klinis lapangan. Diturunkan dari fondasi A1 namun difokuskan pada keterampilan teknis yang langsung dipakai dokter kloter, tanpa beban riset akademik penuh.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Memperdalam bab kedaruratan klinis B1 menjadi protokol teknis rinci — buku pegangan saku dokter kloter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB65B5C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc234696138"/>
+      <w:r>
+        <w:t>Bab 1. Algoritma Penilaian Cepat Kegawatan di Lapangan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="7ADBCCA2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc234696139"/>
+      <w:r>
+        <w:t>Bab 2. Protokol Pendinginan Cepat pada Heat Stroke</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="5D465890" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc234696140"/>
+      <w:r>
+        <w:t>Bab 3. Penanganan Trauma Ringan-Berat akibat Crowd Crush</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="6EC073F0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc234696141"/>
+      <w:r>
+        <w:t>Bab 4. Resusitasi Jantung-Paru dalam Kondisi Lapangan Terbatas Alat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="682CA00B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc234696142"/>
+      <w:r>
+        <w:t>Bab 5. Kegawatan Respirasi: Asma, PPOK Eksaserbasi, dan Sesak pada Cuaca Ekstrem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+    </w:p>
+    <w:p w14:paraId="1304A888" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc234696143"/>
+      <w:r>
+        <w:t>Bab 6. Penanganan Syok dan Dehidrasi Berat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+    </w:p>
+    <w:p w14:paraId="34C2176A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...41 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_Toc234696144"/>
+      <w:r>
+        <w:t>Bab 7. Kit dan Peralatan Minimal Dokter Kloter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+    </w:p>
+    <w:p w14:paraId="15090538" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc234696145"/>
+      <w:r>
+        <w:t>B3 Farmakologi Klinis dalam Kondisi Ekstrem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="1619E24E" w14:textId="70839740" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">B2 Tatalaksana Kedaruratan Lapangan (Heat Stroke, Trauma, Kegawatan Jantung)</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Jalur: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Fellowship Kedokteran Haji (Tematik)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3820">
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0B7D36" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Memperdalam bab farmakologi B1 — fokus pada penyesuaian dosis, interaksi obat, dan keterbatasan penyimpanan obat di lapangan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25CF6745" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc234696146"/>
+      <w:r>
+        <w:t>Bab 1. Prinsip Farmakokinetik pada Suhu Ekstrem dan Dehidrasi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w14:paraId="20B99637" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_Toc234696147"/>
+      <w:r>
+        <w:t>Bab 2. Penyesuaian Dosis Obat Kronik Selama Aktivitas Fisik Tinggi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="0AC46EC9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc234696148"/>
+      <w:r>
+        <w:t>Bab 3. Interaksi Obat pada Pasien Polifarmasi Lanjut Usia</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="2CDACE57" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc234696149"/>
+      <w:r>
+        <w:t>Bab 4. Manajemen Penyimpanan dan Stabilitas Obat di Lapangan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="612AB7B8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Toc234696150"/>
+      <w:r>
+        <w:t>Bab 5. Obat Emergensi Wajib dalam Kit Dokter Kloter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="3ED6FF10" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_Toc234696151"/>
+      <w:r>
+        <w:t>Bab 6. Kepatuhan Minum Obat dan Edukasi Jemaah Selama Ibadah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="5903CDE5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc234696152"/>
+      <w:r>
+        <w:t>B4 Manajemen Komorbid pada Jemaah Lanjut Usia (Hipertensi, Diabetes, dst.)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+    </w:p>
+    <w:p w14:paraId="01FEB62B" w14:textId="71929471" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fellowship Kedokteran Haji (Tematik)</w:t>
+        <w:t>Fellowship Kedokteran Haji (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239F3949" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memperdalam bab kedaruratan klinis B1 menjadi protokol teknis rinci — buku pegangan saku dokter kloter.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Memperdalam populasi risiko tinggi yang disebut dalam B1 — relevan karena mayoritas jemaah berusia lanjut dengan komorbid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6558B3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="_Toc234696153"/>
+      <w:r>
+        <w:t>Bab 1. Profil Komorbiditas Jemaah Haji Indonesia</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="010897D5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Toc234696154"/>
+      <w:r>
+        <w:t>Bab 2. Manajemen Hipertensi Selama Aktivitas Fisik Tinggi dan Cuaca Panas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+    </w:p>
+    <w:p w14:paraId="41B580D3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="_Toc234696155"/>
+      <w:r>
+        <w:t>Bab 3. Manajemen Diabetes Melitus: Risiko Hipo/Hiperglikemia Selama Ibadah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:p w14:paraId="6B1BEC34" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc234696156"/>
+      <w:r>
+        <w:t>Bab 4. Penyakit Jantung Koroner dan Gagal Jantung pada Jemaah Lanjut Usia</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="98"/>
+    </w:p>
+    <w:p w14:paraId="29416C1F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="_Toc234696157"/>
+      <w:r>
+        <w:t>Bab 5. Gangguan Kognitif dan Kerentanan Jemaah Lanjut Usia di Kerumunan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+    </w:p>
+    <w:p w14:paraId="4DDDA406" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc234696158"/>
+      <w:r>
+        <w:t>Bab 6. Skrining Status Gizi dan Tata Laksana Malnutrisi pada Jemaah Lanjut Usia</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="4AEA4DF3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc234696159"/>
+      <w:r>
+        <w:t>Bab 7. Pendampingan Khusus dan Case Management Jemaah Berisiko Tinggi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
+    </w:p>
+    <w:p w14:paraId="19BD3FF7" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc234696160"/>
+      <w:r>
+        <w:t>B5 Logistik Medis dan Koordinasi TKHI Lapangan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w14:paraId="0C4BB4A9" w14:textId="34915B76" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fellowship Kedokteran Haji (Tematik)</w:t>
+        <w:t>Fellowship Kedokteran Haji (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5E6746" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memperdalam bab farmakologi B1 — fokus pada penyesuaian dosis, interaksi obat, dan keterbatasan penyimpanan obat di lapangan.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Melengkapi B1 dengan sisi operasional-manajerial yang sering menjadi kelemahan praktik dokter kloter di lapangan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ACC4E3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc234696161"/>
+      <w:r>
+        <w:t>Bab 1. Struktur Organisasi dan Rantai Komando Tim Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="460A3E36" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc234696162"/>
+      <w:r>
+        <w:t>Bab 2. Perencanaan dan Distribusi Logistik Medis Antar-Kloter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="1201804D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="_Toc234696163"/>
+      <w:r>
+        <w:t>Bab 3. Koordinasi dengan Klinik Kesehatan Haji Indonesia (KKHI) dan Sektor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="5EA3C5EA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc234696164"/>
+      <w:r>
+        <w:t>Bab 4. Manajemen Waktu dan Prioritas dalam Beban Kerja Tinggi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="4BEC87D6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc234696165"/>
+      <w:r>
+        <w:t>Bab 5. Komunikasi Tim Multidisiplin dan Lintas Bahasa</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="4C23F0D0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:before="320"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Toc234696166"/>
+      <w:r>
+        <w:t>Bab 6. Kesehatan Jiwa dan Pencegahan Burnout pada Tim Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w14:paraId="19DA2DC3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc234696167"/>
+      <w:r>
+        <w:t>Bab 7. Evaluasi Kinerja dan Pelaporan Akhir Musim Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="621A4F47" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266054E6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="_Toc234696168"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 5 — Jalur C: Magister Kedokteran Haji — Jalur RPL Fellowship</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="58A5C9EE" w14:textId="76B0C417" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">B4 Manajemen Komorbid pada Jemaah Lanjut Usia (Hipertensi, Diabetes, dst.)</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t xml:space="preserve">Audiens: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lulusan Fellowship yang melanjutkan ke jenjang Magister   |   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jenjang/Durasi: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3820">
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B408926" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Toc234696169"/>
+      <w:r>
+        <w:t>C1 Kebijakan, Kurikulum, dan Riset Lanjutan Kedokteran Haji (Buku Utama Jalur RPL Fellowship)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="111"/>
+    </w:p>
+    <w:p w14:paraId="25DA60E8" w14:textId="4C7D452E" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fellowship Kedokteran Haji (Tematik)</w:t>
+        <w:t>Magister Kedokteran Haji — Jalur RPL Fellowship (Utama)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C45F8D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memperdalam populasi risiko tinggi yang disebut dalam B1 — relevan karena mayoritas jemaah berusia lanjut dengan komorbid.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Melanjutkan lulusan Fellowship (B) ke jenjang Magister tanpa mengulang materi klinis dasar — langsung ke lapisan evaluasi sistemik, pengembangan kurikulum, dan riset kebijakan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199271B4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="_Toc234696170"/>
+      <w:r>
+        <w:t>Bab 1. Dari Praktisi Klinis ke Akademisi dan Perumus Kebijakan: Transisi Peran</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
+    </w:p>
+    <w:p w14:paraId="2220B2D3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="_Toc234696171"/>
+      <w:r>
+        <w:t>Bab 2. Evaluasi Program Kesehatan Haji Berbasis Bukti (Program Evaluation)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="5B79177A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc234696172"/>
+      <w:r>
+        <w:t>Bab 3. Pengembangan dan Validasi Kurikulum Manasik Kesehatan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w14:paraId="4F868075" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Toc234696173"/>
+      <w:r>
+        <w:t>Bab 4. Model Edukasi Kesehatan bagi Calon Jemaah: Teori dan Praktik</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="75FAD9E0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc234696174"/>
+      <w:r>
+        <w:t>Bab 5. Metodologi Riset Lanjutan untuk Evaluasi Kebijakan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:p w14:paraId="33854A41" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="_Toc234696175"/>
+      <w:r>
+        <w:t>Bab 6. Penyusunan Rekomendasi Kebijakan kepada Kemenhaj dan Kemenkes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="1B7E7E66" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Toc234696176"/>
+      <w:r>
+        <w:t>Bab 7. Publikasi Ilmiah dan Diseminasi Hasil Riset Kebijakan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w14:paraId="5EC3E047" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Toc234696177"/>
+      <w:r>
+        <w:t>Bab 8. Penyusunan Tesis Berbasis Riset Evaluatif/Kebijakan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p w14:paraId="1B7FD9BD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="_Toc234696178"/>
+      <w:r>
+        <w:t>C2 Evaluasi Program dan Kebijakan Kesehatan Haji Berbasis Bukti</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p w14:paraId="12D0E840" w14:textId="63A33358" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fellowship Kedokteran Haji (Tematik)</w:t>
+        <w:t>Magister Kedokteran Haji — Jalur RPL Fellowship (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736AA8C0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Melengkapi B1 dengan sisi operasional-manajerial yang sering menjadi kelemahan praktik dokter kloter di lapangan.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Memperdalam kompetensi inti C1 — dasar metodologis bagi tesis evaluasi kebijakan/program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD8D538" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="_Toc234696179"/>
+      <w:r>
+        <w:t>Bab 1. Kerangka Kerja Evaluasi Program Kesehatan Masyarakat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p w14:paraId="6278AEC4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc234696180"/>
+      <w:r>
+        <w:t>Bab 2. Indikator Keberhasilan Program Manasik Kesehatan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+    </w:p>
+    <w:p w14:paraId="4AD584D9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="_Toc234696181"/>
+      <w:r>
+        <w:t>Bab 3. Desain Evaluasi: Pre-Post, Kuasi-Eksperimen, dan Mixed-Methods</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="7C564508" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Toc234696182"/>
+      <w:r>
+        <w:t>Bab 4. Analisis Cost-Effectiveness Program Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="14A339B2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Toc234696183"/>
+      <w:r>
+        <w:t>Bab 5. Studi Kasus: Evaluasi Dampak Manasik Kesehatan terhadap Angka Kematian</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="54E929D2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...57 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Toc234696184"/>
+      <w:r>
+        <w:t>Bab 6. Pelaporan Hasil Evaluasi untuk Pengambil Kebijakan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w14:paraId="0FF6340F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="_Toc234696185"/>
+      <w:r>
+        <w:t>C3 Pengembangan Kurikulum dan Model Edukasi Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+    </w:p>
+    <w:p w14:paraId="7337E3F6" w14:textId="16B29C03" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji — Jalur RPL Fellowship (Utama)</w:t>
+        <w:t>Magister Kedokteran Haji — Jalur RPL Fellowship (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42313D44" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Melanjutkan lulusan Fellowship (B) ke jenjang Magister tanpa mengulang materi klinis dasar — langsung ke lapisan evaluasi sistemik, pengembangan kurikulum, dan riset kebijakan.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Memperdalam sisi pedagogis C1 — relevan bagi lulusan yang akan merancang materi manasik kesehatan skala nasional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76083EEE" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="_Toc234696186"/>
+      <w:r>
+        <w:t>Bab 1. Prinsip Desain Kurikulum Edukasi Kesehatan Masyarakat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p w14:paraId="35631983" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="_Toc234696187"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 2. Analisis Kebutuhan Belajar Calon Jemaah (Health Literacy Awam)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="35D6838B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="_Toc234696188"/>
+      <w:r>
+        <w:t>Bab 3. Model Pembelajaran Orang Dewasa (Andragogi) untuk Jemaah Lanjut Usia</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:p w14:paraId="018133E2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="_Toc234696189"/>
+      <w:r>
+        <w:t>Bab 4. Pengembangan Materi Ajar Multimedia dan Cetak untuk KBIHU/Puskesmas</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:p w14:paraId="54B0040C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Toc234696190"/>
+      <w:r>
+        <w:t>Bab 5. Pelatihan Kader Kesehatan (Training of Trainers)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+    </w:p>
+    <w:p w14:paraId="7F981ADF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...23 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="133" w:name="_Toc234696191"/>
+      <w:r>
+        <w:t>Bab 6. Uji Coba dan Revisi Kurikulum Berbasis Umpan Balik Lapangan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="094BD281" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="_Toc234696192"/>
+      <w:r>
+        <w:t>C4 Metodologi Riset Lanjutan dan Publikasi Ilmiah Kedokteran Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w14:paraId="3CD74B25" w14:textId="75C218AC" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji — Jalur RPL Fellowship (Tematik)</w:t>
+        <w:t>Magister Kedokteran Haji — Jalur RPL Fellowship (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CC3820">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>1 tahun / 2 semester</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6AB1B2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memperdalam kompetensi inti C1 — dasar metodologis bagi tesis evaluasi kebijakan/program.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Versi lanjutan dari A4, disesuaikan untuk peserta yang sudah berpengalaman klinis dan berfokus pada riset kebijakan/pendidikan tingkat lanjut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2FB8AD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="_Toc234696193"/>
+      <w:r>
+        <w:t>Bab 1. Riset Lanjutan Mixed-Methods dalam Kebijakan Kesehatan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="73CCBBD5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="_Toc234696194"/>
+      <w:r>
+        <w:t>Bab 2. Analisis Data Kualitatif Tingkat Lanjut (Tematik, Grounded Theory)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="136"/>
+    </w:p>
+    <w:p w14:paraId="104EC54E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="137" w:name="_Toc234696195"/>
+      <w:r>
+        <w:t>Bab 3. Strategi Publikasi pada Jurnal Bereputasi Internasional</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p w14:paraId="38F3FC9B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="138" w:name="_Toc234696196"/>
+      <w:r>
+        <w:t>Bab 4. Etika Publikasi dan Integritas Akademik</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+    </w:p>
+    <w:p w14:paraId="032E93CA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...17 lines deleted...]
-        <w:spacing w:after="160" w:before="320"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="139" w:name="_Toc234696197"/>
+      <w:r>
+        <w:t>Bab 5. Diseminasi Hasil Riset kepada Pemangku Kebijakan dan Publik</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="139"/>
+    </w:p>
+    <w:p w14:paraId="2CE858D1" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A418C0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="_Toc234696198"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 6 — Jalur D: Joint Degree Kedokteran Haji (Koas)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="140"/>
+    </w:p>
+    <w:p w14:paraId="7A5671E3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">C3 Pengembangan Kurikulum dan Model Edukasi Kesehatan Haji</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t xml:space="preserve">Audiens: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mahasiswa kedokteran pada masa dokter muda (coass)   |   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jenjang/Durasi: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615C0022" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="141" w:name="_Toc234696199"/>
+      <w:r>
+        <w:t>D1 Modul Inti Kedokteran Haji (Fondasi Bersama Lintas Jalur)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="141"/>
+    </w:p>
+    <w:p w14:paraId="217DFD22" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji — Jalur RPL Fellowship (Tematik)</w:t>
+        <w:t>Joint Degree Kedokteran Haji (Koas) (Modul Inti)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7964C096" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memperdalam sisi pedagogis C1 — relevan bagi lulusan yang akan merancang materi manasik kesehatan skala nasional.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Fondasi pengetahuan dasar yang sama untuk semua jalur (A, B, C, D) — fisiologi lingkungan ekstrem, epidemiologi dasar, dan konsep istithaah. Dipakai bersama agar tidak terjadi duplikasi penulisan dan agar terminologi seluruh jalur konsisten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293D4663" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="_Toc234696200"/>
+      <w:r>
+        <w:t>Bab 1. Pengantar Kedokteran Haji sebagai Bidang Multidisiplin</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
+    </w:p>
+    <w:p w14:paraId="2EC1FC3D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="_Toc234696201"/>
+      <w:r>
+        <w:t>Bab 2. Konsep Dasar Istithaah Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="143"/>
+    </w:p>
+    <w:p w14:paraId="62F67372" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="_Toc234696202"/>
+      <w:r>
+        <w:t>Bab 3. Fisiologi Dasar Lingkungan Ekstrem (Panas, Kepadatan, Kelelahan)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="23B7BA9A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="_Toc234696203"/>
+      <w:r>
+        <w:t>Bab 4. Epidemiologi Dasar Morbiditas dan Mortalitas Jemaah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:p w14:paraId="5A7E65C8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="_Toc234696204"/>
+      <w:r>
+        <w:t>Bab 5. Farmakologi Dasar dalam Konteks Ibadah Fisik Tinggi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:p w14:paraId="3E13A091" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="147" w:name="_Toc234696205"/>
+      <w:r>
+        <w:t>Bab 6. Vaksinasi, Karantina Kesehatan, dan Kesiapsiagaan Penyakit Menular Lintas Negara</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="147"/>
+    </w:p>
+    <w:p w14:paraId="1203BEA2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="_Toc234696206"/>
+      <w:r>
+        <w:t>Bab 7. Sistem Penyelenggaraan Kesehatan Haji Indonesia dan Arab Saudi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="148"/>
+    </w:p>
+    <w:p w14:paraId="34B50C2B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="149" w:name="_Toc234696207"/>
+      <w:r>
+        <w:t>Bab 8. Etika dan Budaya Pelayanan Kesehatan Lintas Bangsa</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="149"/>
+    </w:p>
+    <w:p w14:paraId="20A093C2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="150" w:name="_Toc234696208"/>
+      <w:r>
+        <w:t>D2 Kedokteran Haji untuk Dokter Muda (Buku Utama Joint Degree)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="150"/>
+    </w:p>
+    <w:p w14:paraId="4B512D8D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Magister Kedokteran Haji — Jalur RPL Fellowship (Tematik)</w:t>
+        <w:t>Joint Degree Kedokteran Haji (Koas) (Utama)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 tahun / 4 semester</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044D5D48" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Versi lanjutan dari A4, disesuaikan untuk peserta yang sudah berpengalaman klinis dan berfokus pada riset kebijakan/pendidikan tingkat lanjut.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Versi Buku Utama Magister (A1) yang disederhanakan strukturnya dan diselaraskan dengan siklus rotasi koas, dengan capstone berupa studi kasus/mini-riset (bukan tesis riset penuh) — bukan pengulangan A1, melainkan adaptasi beban dan kedalaman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27004B94" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="151" w:name="_Toc234696209"/>
+      <w:r>
+        <w:t>Bab 1. Mengapa Dokter Muda Perlu Memahami Kedokteran Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="151"/>
+    </w:p>
+    <w:p w14:paraId="51603DFD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="152" w:name="_Toc234696210"/>
+      <w:r>
+        <w:t>Bab 2. Keterkaitan Kedokteran Haji dengan Rotasi Klinis (IGD, Interna, Kardiologi)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="152"/>
+    </w:p>
+    <w:p w14:paraId="7436E8DA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="_Toc234696211"/>
+      <w:r>
+        <w:t>Bab 3. Kegawatan Terkait Panas dan Kelelahan: Perspektif Dokter Muda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="153"/>
+    </w:p>
+    <w:p w14:paraId="798FDA25" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="_Toc234696212"/>
+      <w:r>
+        <w:t>Bab 4. Komorbid Kronik pada Populasi Lanjut Usia: Aplikasi Klinis Praktis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="154"/>
+    </w:p>
+    <w:p w14:paraId="1EB0AD76" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...13 lines deleted...]
-        <w:spacing w:after="240" w:before="480"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="155" w:name="_Toc234696213"/>
+      <w:r>
+        <w:t>Bab 5. Dasar Epidemiologi dan Kebijakan Haji untuk Calon Dokter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="155"/>
+    </w:p>
+    <w:p w14:paraId="7AFB509F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="156" w:name="_Toc234696214"/>
+      <w:r>
+        <w:t>Bab 6. Pengenalan Metodologi Mini-Riset dan Studi Kasus Terstruktur</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="156"/>
+    </w:p>
+    <w:p w14:paraId="1650CBEA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="_Toc234696215"/>
+      <w:r>
+        <w:t>Bab 7. Penyusunan Laporan Capstone Joint Degree</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="157"/>
+    </w:p>
+    <w:p w14:paraId="34AB9611" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="_Toc234696216"/>
+      <w:r>
+        <w:t>D3 Kedokteran Haji Terintegrasi Rotasi Klinis</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="158"/>
+    </w:p>
+    <w:p w14:paraId="35A8DDA6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bab 6 — Jalur D: Joint Degree Kedokteran Haji (Koas)</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Jalur: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>Joint Degree Kedokteran Haji (Koas) (Tematik)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Audiens: </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Mahasiswa kedokteran pada masa dokter muda (coass)   |   </w:t>
+        <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jenjang/Durasi: </w:t>
-[...5 lines deleted...]
-    <w:p>
+        <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4BEA1F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Memetakan topik kedokteran haji ke dalam stase rotasi koas yang sudah berjalan, agar beban belajar tidak menjadi tambahan terpisah melainkan terintegrasi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D615F4F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="159" w:name="_Toc234696217"/>
+      <w:r>
+        <w:t>Bab 1. Integrasi dengan Stase Ilmu Penyakit Dalam</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="159"/>
+    </w:p>
+    <w:p w14:paraId="5B922E71" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="160" w:name="_Toc234696218"/>
+      <w:r>
+        <w:t>Bab 2. Integrasi dengan Stase Kegawatdaruratan (IGD)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="160"/>
+    </w:p>
+    <w:p w14:paraId="120C8F9A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="161" w:name="_Toc234696219"/>
+      <w:r>
+        <w:t>Bab 3. Integrasi dengan Stase Kardiologi dan Paru</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="161"/>
+    </w:p>
+    <w:p w14:paraId="06EDC5AA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="162" w:name="_Toc234696220"/>
+      <w:r>
+        <w:t>Bab 4. Integrasi dengan Stase Ilmu Kesehatan Masyarakat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="162"/>
+    </w:p>
+    <w:p w14:paraId="6AC4BF81" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="163" w:name="_Toc234696221"/>
+      <w:r>
+        <w:t>Bab 5. Portofolio Pembelajaran Terintegrasi Sepanjang Masa Coass</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="163"/>
+    </w:p>
+    <w:p w14:paraId="18F3B346" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...9 lines deleted...]
-    <w:p>
+      </w:pPr>
+      <w:bookmarkStart w:id="164" w:name="_Toc234696222"/>
+      <w:r>
+        <w:t>D4 Studi Kasus dan Mini-Riset Kedokteran Haji untuk Dokter Muda</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="164"/>
+    </w:p>
+    <w:p w14:paraId="58313E33" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joint Degree Kedokteran Haji (Koas) (Modul Inti)</w:t>
+        <w:t>Joint Degree Kedokteran Haji (Koas) (Tematik)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742C0616" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Fondasi pengetahuan dasar yang sama untuk semua jalur (A, B, C, D) — fisiologi lingkungan ekstrem, epidemiologi dasar, dan konsep istithaah. Dipakai bersama agar tidak terjadi duplikasi penulisan dan agar terminologi seluruh jalur konsisten.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Menyediakan format capstone yang realistis untuk koas — pengganti tesis riset penuh gaya Magister, namun tetap memenuhi syarat akademik gelar Magister pada jalur joint degree.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F278D8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="165" w:name="_Toc234696223"/>
+      <w:r>
+        <w:t>Bab 1. Prinsip Mini-Riset dan Studi Kasus Terstruktur</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="165"/>
+    </w:p>
+    <w:p w14:paraId="0C12E43E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="166" w:name="_Toc234696224"/>
+      <w:r>
+        <w:t>Bab 2. Contoh Kasus: Analisis Kejadian Kesehatan pada Simulasi/Data Sekunder</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="166"/>
+    </w:p>
+    <w:p w14:paraId="4BCAD5F8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="167" w:name="_Toc234696225"/>
+      <w:r>
+        <w:t>Bab 3. Teknik Penulisan Laporan Kasus Ilmiah Singkat</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="167"/>
+    </w:p>
+    <w:p w14:paraId="3F7F74D1" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="168" w:name="_Toc234696226"/>
+      <w:r>
+        <w:t>Bab 4. Bimbingan dan Penilaian Capstone Joint Degree</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="168"/>
+    </w:p>
+    <w:p w14:paraId="17B15B15" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...35 lines deleted...]
-        <w:spacing w:after="160" w:before="320"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="169" w:name="_Toc234696227"/>
+      <w:r>
+        <w:t>Bab 5. Contoh-Contoh Topik Mini-Riset yang Layak untuk Masa Coass</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="169"/>
+    </w:p>
+    <w:p w14:paraId="09FFF05A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB45741" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="170" w:name="_Toc234696228"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 7 — Jalur E: Manasik Kesehatan Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="170"/>
+    </w:p>
+    <w:p w14:paraId="3384390C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">D2 Kedokteran Haji untuk Dokter Muda (Buku Utama Joint Degree)</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t xml:space="preserve">Audiens: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Calon jemaah haji awam   |   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jenjang/Durasi: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Persiapan 1 tahun sebelum keberangkatan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728D526E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="171" w:name="_Toc234696229"/>
+      <w:r>
+        <w:t>E1 Panduan Manasik Kesehatan Haji untuk Calon Jemaah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="171"/>
+    </w:p>
+    <w:p w14:paraId="32A03455" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joint Degree Kedokteran Haji (Koas) (Utama)</w:t>
+        <w:t>Manasik Kesehatan Haji (Utama)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Persiapan 1 tahun sebelum keberangkatan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470469C9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Versi Buku Utama Magister (A1) yang disederhanakan strukturnya dan diselaraskan dengan siklus rotasi koas, dengan capstone berupa studi kasus/mini-riset (bukan tesis riset penuh) — bukan pengulangan A1, melainkan adaptasi beban dan kedalaman.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Satu-satunya buku dalam ekosistem ini yang ditulis dalam bahasa populer (bukan akademis), untuk 241.000+ calon jemaah per tahun. Menjadi konten resmi rujukan bagi puskesmas, KBIHU, dan kader kesehatan dalam menjalankan program manasik kesehatan 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F5B13BF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="172" w:name="_Toc234696230"/>
+      <w:r>
+        <w:t>Bab 1. Mengenal Manasik Kesehatan: Mengapa Persiapan Fisik Sepenting Persiapan Ibadah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="172"/>
+    </w:p>
+    <w:p w14:paraId="3411440E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="173" w:name="_Toc234696231"/>
+      <w:r>
+        <w:t>Bab 2. Menyiapkan Tubuh Satu Tahun Sebelum Keberangkatan: Jalan Kaki, Olahraga, Lari</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="173"/>
+    </w:p>
+    <w:p w14:paraId="156C935F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="174" w:name="_Toc234696232"/>
+      <w:r>
+        <w:t>Bab 3. Mengenal dan Mengelola Penyakit Kronik (Hipertensi, Diabetes, Jantung)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="174"/>
+    </w:p>
+    <w:p w14:paraId="015E6587" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="175" w:name="_Toc234696233"/>
+      <w:r>
+        <w:t>Bab 4. Menjaga Stamina dan Cairan Tubuh Selama di Tanah Suci</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="175"/>
+    </w:p>
+    <w:p w14:paraId="1D69A07F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="176" w:name="_Toc234696234"/>
+      <w:r>
+        <w:t>Bab 5. Mengenali Tanda Bahaya dan Kapan Harus Lapor ke Petugas Kesehatan (TKHI)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="176"/>
+    </w:p>
+    <w:p w14:paraId="783EE14E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="177" w:name="_Toc234696235"/>
+      <w:r>
+        <w:t>Bab 6. Mengelola Obat Pribadi Selama Ibadah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="177"/>
+    </w:p>
+    <w:p w14:paraId="1F566962" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:before="320"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="178" w:name="_Toc234696236"/>
+      <w:r>
+        <w:t>Bab 7. Menjaga Kesehatan di Kerumunan Padat: Tawaf, Sai, dan Lempar Jumrah</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="178"/>
+    </w:p>
+    <w:p w14:paraId="51159005" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="179" w:name="_Toc234696237"/>
+      <w:r>
+        <w:t>Bab 8. Kesehatan Mental dan Emosional Selama Ibadah Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="179"/>
+    </w:p>
+    <w:p w14:paraId="4342EB3B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="180" w:name="_Toc234696238"/>
+      <w:r>
+        <w:t>Bab 9. Menjaga Kesehatan dan Mobilitas Jemaah dengan Disabilitas atau Keterbatasan Fisik</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="180"/>
+    </w:p>
+    <w:p w14:paraId="794700FC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="181" w:name="_Toc234696239"/>
+      <w:r>
+        <w:t>Bab 10. Checklist Kesiapan Kesehatan Sebelum Keberangkatan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="181"/>
+    </w:p>
+    <w:p w14:paraId="33FDB97C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="182" w:name="_Toc234696240"/>
+      <w:r>
+        <w:t>Bab 11. Tanya-Jawab Seputar Istithaah Kesehatan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="182"/>
+    </w:p>
+    <w:p w14:paraId="27C1A04B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2F1358" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="183" w:name="_Toc234696241"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 8 — Buku Meta: Panduan Ekosistem</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="183"/>
+    </w:p>
+    <w:p w14:paraId="0B05F65B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">D3 Kedokteran Haji Terintegrasi Rotasi Klinis</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t xml:space="preserve">Audiens: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pimpinan FK, dosen, penyusun kurikulum, mitra Kemenhaj   |   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jenjang/Durasi: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC8BD4C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="184" w:name="_Toc234696242"/>
+      <w:r>
+        <w:t>M1 Peta Ekosistem Buku Kedokteran Haji FK UIN</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="184"/>
+    </w:p>
+    <w:p w14:paraId="76130E4F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Jalur: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joint Degree Kedokteran Haji (Koas) (Tematik)</w:t>
+        <w:t>Meta / Panduan Ekosistem (Meta)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   Jenjang/Durasi: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Terintegrasi masa coass (± 1.5–2 tahun paralel)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5418D6B9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Memetakan topik kedokteran haji ke dalam stase rotasi koas yang sudah berjalan, agar beban belajar tidak menjadi tambahan terpisah melainkan terintegrasi.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku 'indeks' yang menjelaskan fungsi, audiens, dan keterkaitan seluruh 20 buku lainnya — dokumen ini sendiri adalah versi awal/inti dari buku Meta tersebut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F251F2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="185" w:name="_Toc234696243"/>
+      <w:r>
+        <w:t>Bab 1. Latar Belakang: Kebijakan Manasik Kesehatan Haji 2027 dan Kebutuhan SDM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="185"/>
+    </w:p>
+    <w:p w14:paraId="063E897C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="186" w:name="_Toc234696244"/>
+      <w:r>
+        <w:t>Bab 2. Tiga Lapisan Program dan Lima Jalur Pendidikan Kedokteran Haji</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="186"/>
+    </w:p>
+    <w:p w14:paraId="282D01FC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="187" w:name="_Toc234696245"/>
+      <w:r>
+        <w:t>Bab 3. Peta Keterkaitan Antar-Buku dan Prinsip Modularitas (Inti vs Lanjutan)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="187"/>
+    </w:p>
+    <w:p w14:paraId="61B1F344" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...5 lines deleted...]
-    <w:p>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="188" w:name="_Toc234696246"/>
+      <w:r>
+        <w:t>Bab 4. Panduan Penggunaan Buku per Peran (Mahasiswa, Dosen, Penyusun Kebijakan)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="188"/>
+    </w:p>
+    <w:p w14:paraId="02CE65ED" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:after="100" w:before="200"/>
-[...57 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="189" w:name="_Toc234696247"/>
+      <w:r>
+        <w:t>Bab 5. Roadmap Pengembangan dan Urutan Penulisan Buku</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="189"/>
+    </w:p>
+    <w:p w14:paraId="4328EFFE" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="190" w:name="_Toc234696248"/>
+      <w:r>
+        <w:t>Bab 6. Tata Kelola Pemutakhiran Konten (Living Document)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="190"/>
+    </w:p>
+    <w:p w14:paraId="148BB447" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8FB978" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="191" w:name="_Toc234696249"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 9 — Roadmap dan Urutan Pengembangan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="191"/>
+    </w:p>
+    <w:p w14:paraId="7ACB1AD7" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...447 lines deleted...]
-    <w:p>
+        <w:t>Urutan penulisan berikut disusun agar setiap buku dapat memanfaatkan fondasi yang sudah ditulis sebelumnya, sehingga tidak ada pengerjaan ulang yang tidak perlu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD199AC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Modul Inti Kedokteran Haji (D1) — fondasi bersama, ditulis paling awal.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Modul Inti Kedokteran Haji (D1) — fondasi bersama, ditulis paling awal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70014727" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Buku Utama Magister Reguler (A1) — rujukan paling lengkap, menjadi acuan penurunan buku lain.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku Utama Magister Reguler (A1) — rujukan paling lengkap, menjadi acuan penurunan buku lain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C13A40B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Buku Tematik Magister Reguler (A2–A6) — memperdalam A1 per topik.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku Tematik Magister Reguler (A2–A6) — memperdalam A1 per topik.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18892406" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Buku Utama Fellowship (B1) dan Buku Tematik Fellowship (B2–B5) — diturunkan dari D1 dengan fokus klinis lapangan.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku Utama Fellowship (B1) dan Buku Tematik Fellowship (B2–B5) — diturunkan dari D1 dengan fokus klinis lapangan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6037AE8E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Buku Utama Magister Jalur RPL Fellowship (C1) dan Buku Tematik-nya (C2–C4) — memanfaatkan kompetensi klinis dari B, ditambah lapisan riset-kebijakan.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku Utama Magister Jalur RPL Fellowship (C1) dan Buku Tematik-nya (C2–C4) — memanfaatkan kompetensi klinis dari B, ditambah lapisan riset-kebijakan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53305626" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Buku Utama Joint Degree (D2) dan Buku Tematik-nya (D3–D4) — adaptasi A1 untuk siklus coass, memanfaatkan D1 sebagai fondasi.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku Utama Joint Degree (D2) dan Buku Tematik-nya (D3–D4) — adaptasi A1 untuk siklus coass, memanfaatkan D1 sebagai fondasi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0065E479" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Buku Pedoman Manasik Kesehatan Haji (E1) — disusun paralel oleh tim promosi kesehatan, memanfaatkan istilah yang sudah distandardisasi di D1.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku Pedoman Manasik Kesehatan Haji (E1) — disusun paralel oleh tim promosi kesehatan, memanfaatkan istilah yang sudah distandardisasi di D1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFAA250" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Buku Meta (M1) — disempurnakan terakhir setelah seluruh buku lain rampung, sebagai dokumen hidup (living document) yang terus dimutakhirkan.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Buku Meta (M1) — disempurnakan terakhir setelah seluruh buku lain rampung, sebagai dokumen hidup (living document) yang terus dimutakhirkan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D31C549" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="192" w:name="_Toc234696250"/>
+      <w:r>
+        <w:t>9.1 Tata Kelola Pemutakhiran Konten</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="192"/>
+    </w:p>
+    <w:p w14:paraId="696A4ACC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Karena kebijakan haji dan regulasi Arab Saudi dapat berubah setiap musim, seluruh buku dalam ekosistem ini sebaiknya dikelola sebagai dokumen hidup dengan siklus revisi tahunan, dikoordinasikan oleh tim penyusun Buku Meta (M1) agar konsistensi istilah dan data antar-buku tetap terjaga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC466AD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="62A3CA45" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240" w:before="480"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="193" w:name="_Toc234696251"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bab 10 — Audit Substansi dan Perbaikan yang Diterapkan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="193"/>
+    </w:p>
+    <w:p w14:paraId="4093A796" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Bagian ini menyajikan hasil audit substansi atas struktur ekosistem 21 buku pada edisi sebelumnya, temuan yang dihasilkan, dan perbaikan konkret yang telah diterapkan langsung ke dalam struktur bab pada edisi revisi ini (bukan sekadar rekomendasi tertulis).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B90FC41" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="194" w:name="_Toc234696252"/>
+      <w:r>
+        <w:t>10.1 Kekuatan Struktur yang Dipertahankan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="194"/>
+    </w:p>
+    <w:p w14:paraId="042A56DB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Struktur modular berbasis Modul Inti (D1) dan Buku Utama per jalur (A1, B1, C1, D2, E1) secara efektif mencegah duplikasi penulisan sekaligus menjaga konsistensi terminologi di seluruh lini pendidikan — mulai dari edukasi awam hingga riset akademik. Prinsip ini dipertahankan pada edisi revisi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6752D22B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Pemetaan lima jalur terhadap tiga lapisan kompetensi (edukasi awam, klinis lapangan, riset-kebijakan) sudah selaras dengan kebutuhan nyata ekosistem penyelenggaraan haji, dan penempatan Jalur C (RPL Fellowship) sebagai jembatan antara Fellowship dan Magister tetap menjadi solusi paling efisien untuk menghindari pengulangan materi klinis dasar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F55A7D1" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Urutan pengembangan pada Bab 9 tetap logis: modul fondasi ditulis lebih dahulu, diikuti buku utama yang paling lengkap, baru kemudian buku tematik dan turunannya. Urutan ini tidak berubah pada edisi ini karena sudah meminimalkan risiko inkonsistensi antar-buku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4413E1DB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="195" w:name="_Toc234696253"/>
+      <w:r>
+        <w:t>10.2 Temuan Kesenjangan pada Edisi Sebelumnya</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="195"/>
+    </w:p>
+    <w:p w14:paraId="49CC5BCF" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Kesehatan reproduksi dan isu spesifik jemaah perempuan (menstruasi dan penggunaan obat penunda haid, kehamilan, jemaah menyusui) tidak memiliki tempat eksplisit di buku manapun, padahal proporsi jemaah perempuan besar dan topik ini sensitif secara syar'i maupun klinis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEAF874" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Kesehatan mental dan psikologis hanya disebut pada satu bab (E1) untuk jemaah awam, padahal stres kerja dan kelelahan psikologis tim kesehatan haji sendiri (burnout TKHI) adalah risiko nyata yang tidak tercakup di buku Fellowship manapun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344A5554" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Vaksinasi dan kesiapsiagaan penyakit menular internasional (meningitis meningokokus, potensi wabah lintas-negara) hanya disinggung sekilas sebagai bagian dari surveilans KLB, tanpa bab tersendiri yang membahas kebijakan vaksinasi wajib dan karantina kesehatan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B85388" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Teknologi kesehatan digital (interoperabilitas SISKOHAT dengan sistem Arab Saudi, rekam medis elektronik lintas-negara) hanya disebut sepintas sebagai sumber data, belum dibahas sebagai kompetensi atau kebijakan tersendiri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14693DFC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Gizi klinis praktis (skrining status gizi pra-keberangkatan, tata laksana malnutrisi pada lansia) hanya dibahas dari sisi fisiologi teoritis, belum dari sudut pandang klinis dokter kloter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247B9B27" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Belum ada pembahasan eksplisit mengenai kesehatan jemaah disabilitas dan jemaah dengan keterbatasan mobilitas, meskipun topik ini relevan dengan tema istithaah dan crowd dynamics yang sudah dibahas di buku lain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FC0042" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="196" w:name="_Toc234696254"/>
+      <w:r>
+        <w:t>10.3 Perbaikan yang Diterapkan pada Edisi Ini</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="196"/>
+    </w:p>
+    <w:p w14:paraId="42A2BCB1" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Kesehatan reproduksi jemaah perempuan: ditambahkan sebagai bab baru pada B1 (Kedokteran Klinis Haji) — "Kesehatan Reproduksi dan Kondisi Klinis Khusus Jemaah Perempuan" — sehingga setiap dokter kloter dibekali kompetensi ini tanpa perlu buku tematik terpisah.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782DAE89" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Kesehatan jiwa tim kesehatan: ditambahkan sebagai bab baru pada B5 (Logistik Medis dan Koordinasi TKHI) — "Kesehatan Jiwa dan Pencegahan Burnout pada Tim Kesehatan Haji" — melengkapi sisi operasional-manajerial yang sudah menjadi fokus buku ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8DAE9D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Vaksinasi dan karantina kesehatan: ditambahkan sebagai bab baru pada D1 (Modul Inti) — "Vaksinasi, Karantina Kesehatan, dan Kesiapsiagaan Penyakit Menular Lintas Negara" — agar seluruh jalur (A, B, C, D) mewarisi fondasi yang sama, konsisten dengan prinsip modularitas pada Bab 1.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557085CA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Transformasi digital: ditambahkan sebagai bab baru pada A2 (Epidemiologi dan Biostatistik) — "Transformasi Digital Kesehatan Haji: Interoperabilitas SISKOHAT dan Rekam Medis Elektronik Lintas Negara" — karena topik ini bersifat metodologis-data, selaras dengan fokus A2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C97E88" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Gizi klinis lansia: ditambahkan sebagai bab baru pada B4 (Manajemen Komorbid Lansia) — "Skrining Status Gizi dan Tata Laksana Malnutrisi pada Jemaah Lanjut Usia" — melengkapi topik komorbiditas yang sudah menjadi fokus buku ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450813AD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Disabilitas dan keterbatasan mobilitas: ditambahkan sebagai bab baru pada E1 (Panduan Manasik) — "Menjaga Kesehatan dan Mobilitas Jemaah dengan Disabilitas atau Keterbatasan Fisik" — agar calon jemaah dengan kebutuhan khusus mendapat panduan eksplisit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E7BFBE" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Seluruh penambahan di atas dilakukan dengan menyisipkan bab baru ke buku yang sudah ada, bukan menambah jumlah buku baru, sejalan dengan prinsip modularitas dan menghindari duplikasi yang digariskan pada Bab 1.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B3CB72" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="197" w:name="_Toc234696255"/>
+      <w:r>
+        <w:t>10.4 Matriks Silang Topik Lintas-Buku</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="197"/>
+    </w:p>
+    <w:p w14:paraId="16908BB7" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Karena sejumlah topik (terutama kedaruratan panas/heat stroke) muncul di banyak buku dengan kedalaman berbeda, matriks berikut memetakan topik besar terhadap buku yang membahasnya, sebagai instrumen kendali mutu bagi tim penyusun agar kedalaman dan sudut pandang tiap buku tetap terjaga dan tidak saling tumpang tindih secara tidak disengaja.</w:t>
+        <w:t>Karena sejumlah topik (terutama kedaruratan panas/heat stroke) muncul di banyak buku dengan kedalaman berbeda, matriks berikut memetakan topik besar terhadap buku yang membahasnya, sebagai instrumen kendali mutu bagi tim penyusun agar kedalaman dan sudut pandang tiap buku tetap terjaga dan tidak saling tumpang tindih secara tidak disengaja.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="dxa" w:w="10000"/>
+        <w:tblW w:w="10000" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="3300"/>
         <w:gridCol w:w="3300"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="538AE3A8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="424CA0E8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topik</w:t>
+              <w:t>Topik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10C5AB51" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dibahas Utama Pada</w:t>
+              <w:t>Dibahas Utama Pada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0A49FD66" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disinggung/Terkait Pada</w:t>
+              <w:t>Disinggung/Terkait Pada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="465E6281" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="124C8750" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kedaruratan Panas (Heat Stroke)</w:t>
+              <w:t>Kedaruratan Panas (Heat Stroke)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1CEFD564" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B2 (protokol teknis)</w:t>
+              <w:t>B2 (protokol teknis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="37DA2230" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A1, A3, A6, B1, D1</w:t>
+              <w:t>A1, A3, A6, B1, D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="0D456E03" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2DF5CB40" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiologi &amp; Data Populasi Haji</w:t>
+              <w:t>Epidemiologi &amp; Data Populasi Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="49832EAA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A2 (metodologi)</w:t>
+              <w:t>A2 (metodologi)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="48A2167C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A1, A5, C2</w:t>
+              <w:t>A1, A5, C2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="1E1E278F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3B9A3033" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Komorbid Kronik Lansia</w:t>
+              <w:t>Komorbid Kronik Lansia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="2537D677" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B4 (klinis)</w:t>
+              <w:t>B4 (klinis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6A2B6713" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A1, B1, D2</w:t>
+              <w:t>A1, B1, D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="1FF03E28" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="05E062C2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kebijakan &amp; Regulasi Internasional</w:t>
+              <w:t>Kebijakan &amp; Regulasi Internasional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0C395CBC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A5 (kebijakan)</w:t>
+              <w:t>A5 (kebijakan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="0FA74AE0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A1, C1, D1</w:t>
+              <w:t>A1, C1, D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="18AB6082" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="5E8D42A5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manajemen Bencana Massal</w:t>
+              <w:t>Manajemen Bencana Massal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="6C42A408" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A6 (akademik)</w:t>
+              <w:t>A6 (akademik)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="539BBCEB" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B1, B2</w:t>
+              <w:t>B1, B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="2C21317C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="01A22C9A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kesehatan Reproduksi Perempuan</w:t>
+              <w:t>Kesehatan Reproduksi Perempuan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="4595CD76" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B1 (klinis, bab baru)</w:t>
+              <w:t>B1 (klinis, bab baru)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="1EF80694" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">E1</w:t>
+              <w:t>E1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="205429F3" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="10743419" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kesehatan Jiwa (Jemaah &amp; TKHI)</w:t>
+              <w:t>Kesehatan Jiwa (Jemaah &amp; TKHI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="54FF5296" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">E1 (jemaah), B5 (TKHI, bab baru)</w:t>
+              <w:t>E1 (jemaah), B5 (TKHI, bab baru)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="62102479" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B1</w:t>
+              <w:t>B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="6015E406" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="57DA09A5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaksinasi &amp; Penyakit Menular</w:t>
+              <w:t>Vaksinasi &amp; Penyakit Menular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="62B0EBE3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">D1 (fondasi, bab baru)</w:t>
+              <w:t>D1 (fondasi, bab baru)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="3856415A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A2</w:t>
+              <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="18CE1B2B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="42D99B36" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teknologi &amp; Data Digital</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Teknologi &amp; Data Digital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="31244913" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A2 (bab baru)</w:t>
+              <w:t>A2 (bab baru)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="58142B4D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">D1</w:t>
+              <w:t>D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="6FD7B56E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="35F4ED34" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gizi Klinis &amp; Malnutrisi</w:t>
+              <w:t>Gizi Klinis &amp; Malnutrisi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="103CC0A8" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">B4 (klinis, bab baru)</w:t>
+              <w:t>B4 (klinis, bab baru)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="05B79B91" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A3</w:t>
+              <w:t>A3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="60802F92" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="41584029" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disabilitas &amp; Mobilitas</w:t>
+              <w:t>Disabilitas &amp; Mobilitas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="71A240D4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">E1 (bab baru)</w:t>
+              <w:t>E1 (bab baru)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="789E0058" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A1, A3</w:t>
+              <w:t>A1, A3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="0622EBE0" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="30ADDAC4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metodologi Riset &amp; Publikasi</w:t>
+              <w:t>Metodologi Riset &amp; Publikasi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="18AE6C2B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A4 (dasar), C4 (lanjutan)</w:t>
+              <w:t>A4 (dasar), C4 (lanjutan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3300"/>
+            <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
-[...3 lines deleted...]
-                <w:bCs w:val="false"/>
+          <w:p w14:paraId="767874BA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+            <w:r>
+              <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">A1, C1</w:t>
+              <w:t>A1, C1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="04BF9DDC" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="002D1D13">
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4617BE37" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:after="160" w:before="320"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="198" w:name="_Toc234696256"/>
+      <w:r>
+        <w:t>10.5 Rekomendasi Lanjutan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="198"/>
+    </w:p>
+    <w:p w14:paraId="17E90DCA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Glosarium terpadu (lihat bagian akhir dokumen ini) dijadikan rujukan wajib seluruh tim penulis buku, guna menjaga konsistensi istilah lintas 21 buku, termasuk istilah-istilah baru yang muncul dari bab-bab tambahan pada edisi ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C2AEA3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Tim Buku Meta (M1) tetap perlu memutakhirkan matriks silang topik pada bagian 10.4 setiap kali ada penambahan atau perubahan bab, sebagai instrumen kendali mutu sebelum naskah masing-masing buku difinalisasi oleh penulis ahli substansi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B27C27" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+        <w:t>Tinjauan tahunan (annual review, lihat Bab 9.1) sebaiknya juga mengevaluasi efektivitas bab-bab baru yang ditambahkan pada edisi ini setelah diujicobakan di kelas/pelatihan, dan tetap terbuka terhadap temuan kesenjangan baru di masa mendatang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1751D550" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p>
+        <w:t>Konten teknis-medis pada bab-bab baru (dosis obat, protokol klinis, jadwal vaksinasi) tetap harus ditulis dan ditinjau oleh penulis ahli/spesialis terkait serta mengikuti pedoman resmi Kemenkes, Kemenhaj, dan otoritas kesehatan Arab Saudi yang berlaku saat buku ditulis, karena dokumen perencanaan ini hanya menetapkan struktur dan cakupan topik, bukan isi klinis itu sendiri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39711C2E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4352DA71" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240" w:before="480"/>
-[...11 lines deleted...]
-        <w:spacing w:after="160" w:line="288"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="199" w:name="_Toc234696257"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Glosarium</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="199"/>
+    </w:p>
+    <w:p w14:paraId="5C92F0B3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Daftar istilah dan singkatan yang digunakan lintas seluruh 21 buku dalam ekosistem ini, disusun sebagai rujukan bersama untuk menjaga konsistensi terminologi antar-penulis.</w:t>
+        <w:t>Daftar istilah dan singkatan yang digunakan lintas seluruh 21 buku dalam ekosistem ini, disusun sebagai rujukan bersama untuk menjaga konsistensi terminologi antar-penulis.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="dxa" w:w="10000"/>
+        <w:tblW w:w="10000" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2600"/>
         <w:gridCol w:w="7400"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="326FA67A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0C28E017" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istilah</w:t>
+              <w:t>Istilah</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
-            <w:shd w:fill="1F4E5F" w:val="clear"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="1F4E5F"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="17299CC3" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penjelasan</w:t>
+              <w:t>Penjelasan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="4774B382" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="005274A9" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Istithaah Kesehatan Haji</w:t>
+              <w:t>Istithaah Kesehatan Haji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76521ECE" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Konsep kemampuan/kelaikan kesehatan seseorang untuk menunaikan ibadah haji, yang menjadi dasar hukum dan kebijakan penetapan kelayakan berangkat.</w:t>
+              <w:t>Konsep kemampuan/kelaikan kesehatan seseorang untuk menunaikan ibadah haji, yang menjadi dasar hukum dan kebijakan penetapan kelayakan berangkat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="73F76A3E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63174F07" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TKHI</w:t>
+              <w:t>TKHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="103FA05B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tim Kesehatan Haji Indonesia; dokter dan tenaga kesehatan yang bertugas mendampingi jemaah dalam satu kloter selama musim haji.</w:t>
+              <w:t>Tim Kesehatan Haji Indonesia; dokter dan tenaga kesehatan yang bertugas mendampingi jemaah dalam satu kloter selama musim haji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="70AAF2D6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="75B3CCA6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kloter</w:t>
+              <w:t>Kloter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0DBEED86" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kelompok terbang; satuan rombongan jemaah haji yang diberangkatkan bersama dalam satu penerbangan dan didampingi oleh satu tim TKHI.</w:t>
+              <w:t>Kelompok terbang; satuan rombongan jemaah haji yang diberangkatkan bersama dalam satu penerbangan dan didampingi oleh satu tim TKHI.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="07C290FB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6932EEAE" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KBIHU</w:t>
+              <w:t>KBIHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="61FB7BA0" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kelompok Bimbingan Ibadah Haji dan Umrah; lembaga masyarakat yang membina dan membimbing calon jemaah, termasuk dalam aspek manasik kesehatan.</w:t>
+              <w:t>Kelompok Bimbingan Ibadah Haji dan Umrah; lembaga masyarakat yang membina dan membimbing calon jemaah, termasuk dalam aspek manasik kesehatan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="619E5857" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E409738" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manasik Kesehatan</w:t>
+              <w:t>Manasik Kesehatan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1EF6155D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Program edukasi kesehatan praktis bagi calon jemaah awam, terpisah dari manasik ibadah, yang membekali jemaah dengan pengetahuan menjaga stamina dan mengenali tanda bahaya.</w:t>
+              <w:t>Program edukasi kesehatan praktis bagi calon jemaah awam, terpisah dari manasik ibadah, yang membekali jemaah dengan pengetahuan menjaga stamina dan mengenali tanda bahaya.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="3EB5DF40" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12AFED5B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">RPL (Rekognisi Pembelajaran Lampau)</w:t>
+              <w:t>RPL (Rekognisi Pembelajaran Lampau)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0231772E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mekanisme pengakuan kompetensi dan capaian pembelajaran yang telah diperoleh sebelumnya (mis. dari jenjang Fellowship), sehingga peserta tidak perlu mengulang materi yang sudah dikuasai.</w:t>
+              <w:t>Mekanisme pengakuan kompetensi dan capaian pembelajaran yang telah diperoleh sebelumnya (mis. dari jenjang Fellowship), sehingga peserta tidak perlu mengulang materi yang sudah dikuasai.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="03B8C47C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6242754A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fellowship</w:t>
+              <w:t>Fellowship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A9A7CF6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Program pendidikan non-gelar magister yang berfokus pada penguatan kompetensi klinis teknis, dalam konteks ini untuk dokter kloter.</w:t>
+              <w:t>Program pendidikan non-gelar magister yang berfokus pada penguatan kompetensi klinis teknis, dalam konteks ini untuk dokter kloter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="5A0AC715" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="625677BA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Degree</w:t>
+              <w:t>Joint Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2A3BFAA1" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skema pendidikan yang memungkinkan mahasiswa kedokteran meraih gelar tambahan (Magister Kedokteran Haji) secara terintegrasi dengan program profesi dokter yang sedang dijalani.</w:t>
+              <w:t>Skema pendidikan yang memungkinkan mahasiswa kedokteran meraih gelar tambahan (Magister Kedokteran Haji) secara terintegrasi dengan program profesi dokter yang sedang dijalani.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="7A62EB0B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6A844D3D" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coass / Dokter Muda</w:t>
+              <w:t>Coass / Dokter Muda</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70940A7A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sebutan bagi mahasiswa kedokteran yang sedang menjalani rotasi klinis (kepaniteraan) di rumah sakit sebagai tahap akhir sebelum menjadi dokter.</w:t>
+              <w:t>Sebutan bagi mahasiswa kedokteran yang sedang menjalani rotasi klinis (kepaniteraan) di rumah sakit sebagai tahap akhir sebelum menjadi dokter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="096C654B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3FE00799" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capstone</w:t>
+              <w:t>Capstone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="10904324" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tugas akhir puncak suatu program pendidikan yang mengintegrasikan seluruh kompetensi yang dipelajari; pada Jalur D berupa studi kasus atau mini-riset, bukan tesis penuh.</w:t>
+              <w:t>Tugas akhir puncak suatu program pendidikan yang mengintegrasikan seluruh kompetensi yang dipelajari; pada Jalur D berupa studi kasus atau mini-riset, bukan tesis penuh.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="12A56D99" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1E769DFA" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Stroke</w:t>
+              <w:t>Heat Stroke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47974E58" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kondisi kedaruratan medis akibat kegagalan tubuh mengatur suhu pada paparan panas ekstrem, ditandai suhu tubuh sangat tinggi dan gangguan kesadaran.</w:t>
+              <w:t>Kondisi kedaruratan medis akibat kegagalan tubuh mengatur suhu pada paparan panas ekstrem, ditandai suhu tubuh sangat tinggi dan gangguan kesadaran.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="70B87806" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6F6A4213" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Casualty Incident (MCI)</w:t>
+              <w:t>Mass Casualty Incident (MCI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5A75B548" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insiden yang menghasilkan korban dalam jumlah besar sehingga melampaui kapasitas respons medis rutin, memerlukan sistem triase dan komando khusus.</w:t>
+              <w:t>Insiden yang menghasilkan korban dalam jumlah besar sehingga melampaui kapasitas respons medis rutin, memerlukan sistem triase dan komando khusus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="10930029" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="6FE17B75" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crowd Dynamics / Crowd Disaster</w:t>
+              <w:t>Crowd Dynamics / Crowd Disaster</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="384A2C51" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kajian tentang perilaku dan pergerakan kerumunan manusia dalam jumlah besar, termasuk risiko cedera akibat desakan atau crowd crush.</w:t>
+              <w:t>Kajian tentang perilaku dan pergerakan kerumunan manusia dalam jumlah besar, termasuk risiko cedera akibat desakan atau crowd crush.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="4E420CA8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7279EB79" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SISKOHAT</w:t>
+              <w:t>SISKOHAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A4B8535" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sistem Komputerisasi Haji Terpadu; sistem informasi yang digunakan pemerintah Indonesia untuk mengelola data jemaah haji, termasuk data kesehatan.</w:t>
+              <w:t>Sistem Komputerisasi Haji Terpadu; sistem informasi yang digunakan pemerintah Indonesia untuk mengelola data jemaah haji, termasuk data kesehatan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="23C9FE4D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="56EC7108" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KKHI</w:t>
+              <w:t>KKHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47B91E3E" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klinik Kesehatan Haji Indonesia; fasilitas kesehatan rujukan bagi jemaah haji Indonesia yang berada di Arab Saudi.</w:t>
+              <w:t>Klinik Kesehatan Haji Indonesia; fasilitas kesehatan rujukan bagi jemaah haji Indonesia yang berada di Arab Saudi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="34E0A6C6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="172D9848" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kemenhaj</w:t>
+              <w:t>Kemenhaj</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4B37C07F" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kementerian Haji dan Umrah; dalam konteks dokumen ini merujuk pada otoritas pemerintah yang mengeluarkan kebijakan penyelenggaraan haji, termasuk Manasik Kesehatan Haji 2027.</w:t>
+              <w:t>Kementerian Haji dan Umrah; dalam konteks dokumen ini merujuk pada otoritas pemerintah yang mengeluarkan kebijakan penyelenggaraan haji, termasuk Manasik Kesehatan Haji 2027.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="693DC275" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="296ABD38" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHR (International Health Regulations)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>IHR (International Health Regulations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7EE9C529" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulasi kesehatan internasional yang dikeluarkan WHO untuk mengatur respons negara-negara terhadap ancaman kesehatan lintas batas, termasuk pada penyelenggaraan haji.</w:t>
+              <w:t>Regulasi kesehatan internasional yang dikeluarkan WHO untuk mengatur respons negara-negara terhadap ancaman kesehatan lintas batas, termasuk pada penyelenggaraan haji.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="7D70038B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0159F96B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Document</w:t>
+              <w:t>Living Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="73C23B76" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dokumen yang dirancang untuk terus dimutakhirkan secara berkala mengikuti perubahan regulasi atau kebijakan, sebagaimana diterapkan pada Buku Meta (M1).</w:t>
+              <w:t>Dokumen yang dirancang untuk terus dimutakhirkan secara berkala mengikuti perubahan regulasi atau kebijakan, sebagaimana diterapkan pada Buku Meta (M1).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="36CFF719" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4D44E39B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modul Inti</w:t>
+              <w:t>Modul Inti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="66DC91BD" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materi fondasi yang sama dan wajib dipelajari oleh peserta dari seluruh jalur pendidikan, guna mencegah duplikasi penulisan dan menjaga konsistensi istilah.</w:t>
+              <w:t>Materi fondasi yang sama dan wajib dipelajari oleh peserta dari seluruh jalur pendidikan, guna mencegah duplikasi penulisan dan menjaga konsistensi istilah.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="25683B32" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="63474216" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buku Tematik</w:t>
+              <w:t>Buku Tematik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3FBF3530" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buku pendalaman yang memperluas satu topik spesifik yang sudah disinggung secara ringkas pada Buku Utama jalur yang bersangkutan.</w:t>
+              <w:t>Buku pendalaman yang memperluas satu topik spesifik yang sudah disinggung secara ringkas pada Buku Utama jalur yang bersangkutan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="4F5BC2C1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2AB3AEF4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karantina Kesehatan</w:t>
+              <w:t>Karantina Kesehatan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4A4B8C8C" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tindakan pembatasan dan pengawasan kesehatan terhadap orang, barang, atau alat angkut untuk mencegah penyebaran penyakit menular lintas negara, relevan pada arus jemaah haji dari berbagai negara.</w:t>
+              <w:t>Tindakan pembatasan dan pengawasan kesehatan terhadap orang, barang, atau alat angkut untuk mencegah penyebaran penyakit menular lintas negara, relevan pada arus jemaah haji dari berbagai negara.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="276407F7" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="0E4B5589" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interoperabilitas Data Kesehatan</w:t>
+              <w:t>Interoperabilitas Data Kesehatan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7B1D2010" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kemampuan sistem informasi kesehatan yang berbeda (mis. SISKOHAT dan sistem kesehatan Arab Saudi) untuk saling bertukar dan menggunakan data secara konsisten dan aman.</w:t>
+              <w:t>Kemampuan sistem informasi kesehatan yang berbeda (mis. SISKOHAT dan sistem kesehatan Arab Saudi) untuk saling bertukar dan menggunakan data secara konsisten dan aman.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="292708D8" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="439255D6" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skrining Gizi</w:t>
+              <w:t>Skrining Gizi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5FF3DB0A" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proses penapisan awal untuk mengidentifikasi risiko atau status malnutrisi pada seseorang, digunakan pada jemaah lanjut usia sebagai bagian pemeriksaan pra-keberangkatan maupun selama ibadah.</w:t>
+              <w:t>Proses penapisan awal untuk mengidentifikasi risiko atau status malnutrisi pada seseorang, digunakan pada jemaah lanjut usia sebagai bagian pemeriksaan pra-keberangkatan maupun selama ibadah.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="6210A58F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="598B03C2" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Burnout Tenaga Kesehatan</w:t>
+              <w:t>Burnout Tenaga Kesehatan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="451C19A5" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kondisi kelelahan fisik, emosional, dan mental akibat beban kerja berkepanjangan yang dapat dialami TKHI selama musim haji, berdampak pada kualitas pelayanan bila tidak dikelola.</w:t>
+              <w:t>Kondisi kelelahan fisik, emosional, dan mental akibat beban kerja berkepanjangan yang dapat dialami TKHI selama musim haji, berdampak pada kualitas pelayanan bila tidak dikelola.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="002D1D13" w14:paraId="33634ECA" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2600"/>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="33AC37E4" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disabilitas dan Aksesibilitas (Haji)</w:t>
+              <w:t>Disabilitas dan Aksesibilitas (Haji)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="7400"/>
+            <w:tcW w:w="7400" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:type="dxa" w:w="80"/>
-[...2 lines deleted...]
-              <w:right w:type="dxa" w:w="100"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="70E8F09B" w14:textId="77777777" w:rsidR="002D1D13" w:rsidRDefault="00000000">
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kondisi keterbatasan fisik, sensorik, atau kognitif pada jemaah yang memerlukan penyesuaian layanan dan fasilitas agar ibadah haji tetap dapat dijalankan secara aman dan mandiri sesuai prinsip istithaah.</w:t>
+              <w:t>Kondisi keterbatasan fisik, sensorik, atau kognitif pada jemaah yang memerlukan penyesuaian layanan dan fasilitas agar ibadah haji tetap dapat dijalankan secara aman dan mandiri sesuai prinsip istithaah.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:sectPr>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:p w14:paraId="03D26531" w14:textId="77777777" w:rsidR="00E317BC" w:rsidRDefault="00E317BC"/>
+    <w:sectPr w:rsidR="00E317BC">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgNumType/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...39 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
-[...36 lines deleted...]
-</w:footnotes>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E703470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w15:tentative="1">
+    <w:tmpl w:val="B7ACD03C"/>
+    <w:lvl w:ilvl="0" w:tplc="1A08E8EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w15:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11A66C08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w15:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="083C652A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w15:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56A8E71C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w15:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="AE848628">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w15:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1B865ADA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w15:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E5D84748">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w15:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="2794A8A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w15:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66FE9350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="2063019028">
+    <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:evenAndOddHeaders w:val="false"/>
-  <w:updateFields/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="002D1D13"/>
+    <w:rsid w:val="002D1D13"/>
+    <w:rsid w:val="00B23318"/>
+    <w:rsid w:val="00CC3820"/>
+    <w:rsid w:val="00E317BC"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7D7BE844"/>
+  <w15:docId w15:val="{64410137-185D-43F1-A550-279651765DD2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="240" w:before="480"/>
+      <w:spacing w:before="480" w:after="240"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E5F"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="Heading 2"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="160" w:before="320"/>
+      <w:spacing w:before="320" w:after="160"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="1F4E5F"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
-    <w:name w:val="Heading 3"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:after="80" w:before="160"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="333333"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
-    <w:name w:val="Heading 4"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
-    <w:name w:val="Heading 5"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
-    <w:name w:val="Heading 6"/>
-[...1 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Strong">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Strong1">
+    <w:name w:val="Strong1"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="960"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:pPr>
+      <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC3820"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...5 lines deleted...]
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>29</Pages>
+  <Words>9650</Words>
+  <Characters>55007</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>458</Lines>
+  <Paragraphs>129</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>64528</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ARSITEKTUR PENDIDIKAN KEDOKTERAN HAJI</dc:title>
   <dc:creator>Dr.dr. H. Budi Siswanto, Sp.OG., Subsp.Obginsos., SH., S.Kom.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>